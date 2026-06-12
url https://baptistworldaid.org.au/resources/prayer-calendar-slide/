--- v0 (2026-04-13)
+++ v1 (2026-06-12)
@@ -14,80 +14,82 @@
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
     <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId5"/>
-[...9 lines deleted...]
-    <p:sldId id="266" r:id="rId15"/>
+    <p:sldId id="257" r:id="rId5"/>
+    <p:sldId id="258" r:id="rId6"/>
+    <p:sldId id="259" r:id="rId7"/>
+    <p:sldId id="260" r:id="rId8"/>
+    <p:sldId id="261" r:id="rId9"/>
+    <p:sldId id="262" r:id="rId10"/>
+    <p:sldId id="263" r:id="rId11"/>
+    <p:sldId id="264" r:id="rId12"/>
+    <p:sldId id="265" r:id="rId13"/>
+    <p:sldId id="266" r:id="rId14"/>
+    <p:sldId id="267" r:id="rId15"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
+  <p:photoAlbum/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl2pPr>
     <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -163,87 +165,95 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
+<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<p1510:revInfo xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p1510="http://schemas.microsoft.com/office/powerpoint/2015/10/main">
+  <p1510:revLst>
+    <p1510:client id="{EF649BDE-6ED9-43FC-A90B-66F510A53B2B}" v="1" dt="2026-04-14T03:33:10.630"/>
+  </p1510:revLst>
+</p1510:revInfo>
+</file>
+
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="18011" autoAdjust="0"/>
+    <p:restoredLeft sz="15620"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="147" d="100"/>
-          <a:sy n="147" d="100"/>
+          <a:sx n="84" d="100"/>
+          <a:sy n="84" d="100"/>
         </p:scale>
-        <p:origin x="510" y="114"/>
+        <p:origin x="498" y="96"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId20" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -268,89 +278,89 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="Title Slide">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F39D459F-A508-E29A-7D31-86ED1895DD4D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{58D1E0A7-4CBD-671D-67C7-5497919427F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ctrTitle"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="1122363"/>
             <a:ext cx="9144000" cy="2387600"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Subtitle 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{539F9F17-3771-396E-7453-A0EE9821B5C0}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{18D898A7-B138-863B-7F85-3684E6009211}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="subTitle" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1524000" y="3602038"/>
             <a:ext cx="9144000" cy="1655762"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0" algn="ctr">
               <a:buNone/>
@@ -377,193 +387,193 @@
               <a:defRPr sz="1600"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68A582F2-05B3-B0E1-773E-8C84862D3240}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{900212C5-524A-0263-78EF-660171FF03EC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1124DE09-EDC9-EC40-0D37-DBE6A8A1C40F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AFBF0C1-5695-360C-8434-042A5A1605BB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76BA7B58-CB2A-A07E-1D16-A43FD8E86A26}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A836CFA7-666B-A4EC-1958-310B6B940305}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="105349797"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3986680008"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
   <p:cSld name="Title and Vertical Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F02057A-0EA9-BCDB-D3DB-FAA900454CB8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{55FE75E7-8DAB-64BC-7831-6C14B00666B5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D265D2C8-059D-F117-7005-DBE255B7170B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4E3F458D-F99A-211E-D5B4-C81D834EA108}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -577,198 +587,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{974876CA-6E5D-7D99-89E3-DF2CADDB97AA}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F146BAB1-25E6-DF40-EC97-1C1F7A54DB95}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{97EBBF56-7D8F-2E5B-4AA3-FB7D5D10E884}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B11EC38-FABC-ED92-D8DF-E3B3FAAD6C22}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{99A7C111-5713-865C-ACA1-3F3A49087F3D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8A266C1-74EF-D888-F309-332B366E85FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2726193395"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3850896616"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
   <p:cSld name="Vertical Title and Text">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Vertical Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B5CC1E54-6D11-CB01-0E7D-FF5613E5291F}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{25338379-8EA3-456B-4808-CD1C4B615072}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title" orient="vert"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8724900" y="365125"/>
             <a:ext cx="2628900" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Vertical Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{03E8A4F5-E182-3587-70EA-373B72362B4D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F6DB44F-F976-8835-A35F-F58B4B06CA7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" orient="vert" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="7734300" cy="5811838"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="eaVert"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -787,193 +797,193 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54380ACF-05F4-239A-B677-7BA829D51F72}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{57F5896E-C4FC-5326-829A-F6062041D9D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F0E235F7-1EFF-DAAC-BA0B-15553FB5D706}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9C64AB62-4A6F-632E-AC9A-EB1986603263}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D01CEB22-40B6-CAB1-6D40-0EEDCDEB5AF1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{213C96F7-278B-313E-9B34-36A4D661D09D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2965668326"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1846887102"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
   <p:cSld name="Title and Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3685DD85-88F4-7335-B078-795201E14A32}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F87F4562-AE1D-FCF7-BB72-90B4F3FFC280}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A35AE71-DAA3-8006-2CE6-0F94EF5467A3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BBD1513-F721-1A85-22B7-565C571DE4CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="en-US"/>
@@ -987,202 +997,202 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AC0707A3-8A10-632A-2723-477D761900F6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75DFFD00-73BE-8EFF-5833-B2A08390530A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{053DA976-D7E4-A8D4-ED4F-AC37B2E355D7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{40A14AC8-396F-9591-BF8A-65FBA1CF5B2A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6985DBA5-0909-FE94-585D-E0E40DBECC78}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE64C4EF-BF69-0696-0660-129CAC4B6430}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4205649838"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="803715372"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
   <p:cSld name="Section Header">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{75FB1A69-62DA-E268-DC1F-076836AECE7A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83C9A723-5473-89BF-F9C2-773C3D6D0ED4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="1709738"/>
             <a:ext cx="10515600" cy="2852737"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="6000"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{09E2AF66-6CF1-F15D-F1F1-2E8DB81F8FA3}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C591EB44-EFC5-412E-3389-69B9D0263CFB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="831850" y="4589463"/>
             <a:ext cx="10515600" cy="1500187"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
@@ -1263,193 +1273,193 @@
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F83C9AC4-B321-DFA2-6D15-9C6977038F4B}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{790906AB-0D19-2FB8-3FC3-BDE4F1838AB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1BEE982F-DCCE-6C2D-9B40-012E792CB044}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{07EF6330-3048-91E8-37A8-A4EC46ECFFBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8AE3A2FF-6E7F-DEE9-6C7F-8F7982038A0E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8655A2BA-CA4B-000E-6826-17BEDFDE0FED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1325073162"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2613312872"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="Two Content">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F5AD90D-89DB-2E15-AD08-E463405930BD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E4B718CA-545E-524F-2012-124BB4344B82}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F243333C-A564-41FF-F1B7-90C0BCF4B62D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0D63A5D5-34C1-4695-4881-6522814B71F6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1468,51 +1478,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C71C13EE-110C-4FED-2382-F56AEDB68BC1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{31557322-13F5-FC6E-B3CA-B23F50EFDFDE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1825625"/>
             <a:ext cx="5181600" cy="4351338"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1531,198 +1541,198 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{456E1E4B-CFEF-1742-B149-A328281417F5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F1F634E2-0121-0149-41B6-2006FA536253}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EFCC685D-58BA-5323-A7BA-561BECDF6637}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4B25B7D8-6AF9-6384-1B22-B29DE1CD59CD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{92FF8480-716B-5322-9ED9-70EFB3B17236}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7F6AA272-48C8-5DFD-2AEB-FAC8FE7DB3A6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1140523133"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2294411729"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="Comparison">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B92868BF-9094-A7F2-45D5-1FF9550DD981}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F719332E-711E-6426-2E1E-44D39B81C9BF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0C25662C-2144-436A-046C-EB50F8B1C649}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E928DD68-52E7-614C-5924-8A0FC91F1E79}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="1681163"/>
             <a:ext cx="5157787" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1749,51 +1759,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Content Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6C80CB67-7A2B-BE33-E76F-6624B334A297}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5EF88F61-12A1-AC63-CA34-5AC2B3EB4666}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2505075"/>
             <a:ext cx="5157787" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1812,51 +1822,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Text Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{657AA478-9EB1-633C-ABBA-F597101FE1F8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2E41C6E-E7CF-AF46-783A-7ED74E01FDEB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="1681163"/>
             <a:ext cx="5183188" cy="823912"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -1883,51 +1893,51 @@
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Content Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47C2FCA2-CACE-5362-34E8-547384D08C36}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{22D815DE-E840-9EB0-C102-56D3922F8EF6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6172200" y="2505075"/>
             <a:ext cx="5183188" cy="3684588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
@@ -1946,457 +1956,457 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EA6787A5-7B22-B988-7D49-3C12F2E458B8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CF926144-5F97-749A-4B66-17821B9A5BB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D634C2E-6618-0DDC-9B80-A4E3AD28EB06}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{773FAB73-448F-EFD9-6585-087E228C7C2E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="Slide Number Placeholder 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D889F09-FE36-B48A-92FB-68513A068BC8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA798379-A4C8-C578-A7A8-FFBC80230945}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2461304061"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="716578080"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="Title Only">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C9EFCE7-4821-908A-00B1-16EEC01A323E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{272A7C38-DEE2-6A45-4C25-9047012ECAE7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D39EE409-1E21-4FA5-9C16-AF7DD7CD6E1E}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D80787DE-8A89-6DF0-FAB7-84E1B1039137}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8F96FEED-B57F-E7B5-3E9A-433B0309A2CD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E8F44A2-7BEF-C079-DA44-CD43977FCECC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Slide Number Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CC38911A-8FC8-20AA-86B5-534FC6D15B8A}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5726E506-E923-82B4-7C0C-1EC8DA458AAC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3391716394"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3912872429"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="Blank">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD85B09F-1811-796A-4781-08653CD7B305}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0E0DD2F3-BD17-AA62-CA24-1C20B9CB55D4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E95808C6-7CF1-6EDF-EF25-63133BD271DF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36F67E22-404C-C178-1156-836CBDB733DB}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Slide Number Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A4273D3B-6ADD-DB6C-544C-4E589B4981FF}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7AE308A-48AB-9501-FA01-F0CAF61A26D7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2032050024"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2587672538"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="Content with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5E584B66-3935-9328-BEC4-E7FC031F4FD5}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A662EDBF-A2E1-C846-CDB7-DDDDE789118F}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Content Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5A04763F-8740-7E8D-D264-095E4669B8C1}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C32D2F7-58F7-27F7-6F29-4B662FE99116}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
@@ -2443,51 +2453,51 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{914ACAF2-8F81-C10C-2B5D-BE73991E2B2D}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EECEFEF1-74A6-C953-F8AA-29764034F090}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2514,202 +2524,202 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7DD8F6A1-1AD2-0CD7-7825-49A1DE6CA9B7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA806320-1B1E-D930-0DCE-691EC74717F3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{08219451-65EB-CCE4-FE50-912495DEF1E9}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F7A8927B-3379-7EE8-DF2D-0B76F8E46E29}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A9F0C429-2585-0C4E-5191-41846A120AA6}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D12980BB-1EED-B92C-4775-06AEC049071B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="675480771"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2928022895"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="Picture with Caption">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E94845F-8604-0423-1EFD-235A2CFE8ED7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2A217A01-3F14-EEC3-3C1C-1A150857712B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="457200"/>
             <a:ext cx="3932237" cy="1600200"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Picture Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{256608DB-A264-95FB-AC1C-1FAC31190AB4}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{16F57C6B-4ACA-9495-284A-590426BA9FB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5183188" y="987425"/>
             <a:ext cx="6172200" cy="4873625"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2732,51 +2742,51 @@
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Text Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4C84EEBD-4B0E-4260-60AF-05BB01C68A95}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0F508B7A-D7E6-E2D8-6AB6-6812B1D5A5FA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="839788" y="2057400"/>
             <a:ext cx="3932237" cy="3811588"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
@@ -2803,212 +2813,212 @@
               <a:defRPr sz="1000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E4E1D63-47BA-262A-4C55-A5600A23BAA7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7A19024A-2193-DE37-8DB7-C6DB554F1283}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2D4671C8-B075-C2A2-9D37-37AFB0491B17}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7B4F0BD4-8F41-6C4B-B728-932632B86FD4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Slide Number Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E7A898DA-A4DC-E5A4-4392-ADE1284E3C30}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4572694B-A82B-D346-31CE-1683CA309294}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2374366335"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3437725136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Title Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D46E1027-9EDE-7F37-D4E9-0DD10DD666DD}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABD1A4FC-AC6C-85E8-BF1D-B37C2F30F466}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="365125"/>
             <a:ext cx="10515600" cy="1325563"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Text Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B160E57D-B539-D1EE-FFD7-C3B8273D0637}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFBE2596-1E36-4195-AE03-3C571D9C0EF8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="1825625"/>
             <a:ext cx="10515600" cy="4351338"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
             <a:normAutofit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
@@ -3032,190 +3042,190 @@
               <a:t>Third level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="3"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fourth level</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81C5CA4A-DBB0-FC72-2BA1-773983527925}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A7A14615-5AD3-22CC-AA2A-2558DAE8C091}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{A93A4932-D2E4-4F4C-8FA6-506A9F99DFE6}" type="datetimeFigureOut">
+            <a:fld id="{C97C24A6-FD45-433B-B58B-4F7FF9FFFA58}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>16/12/2025</a:t>
+              <a:t>4/06/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{10F5E637-4499-5C41-4519-1D5DD9C712F7}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EBF21794-007F-F5B7-40DB-DFCF4EE065FE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="ctr">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Slide Number Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DF66F6CB-1472-72D2-70A3-E12BE04C6489}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B2053B6B-4B01-5FF9-1FF7-A2FB1D5C82A0}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="8610600" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
-            <a:fld id="{34691154-F4FF-41BB-8B52-A104C1A38E77}" type="slidenum">
+            <a:fld id="{840179C4-7716-46CE-ADCE-E2EBB8D1AC03}" type="slidenum">
               <a:rPr lang="en-AU" smtClean="0"/>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1310736463"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2679292159"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
-  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:clrMap bg1="dk1" tx1="lt1" bg2="dk2" tx2="lt2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
     <p:sldLayoutId id="2147483649" r:id="rId1"/>
     <p:sldLayoutId id="2147483650" r:id="rId2"/>
     <p:sldLayoutId id="2147483651" r:id="rId3"/>
     <p:sldLayoutId id="2147483652" r:id="rId4"/>
     <p:sldLayoutId id="2147483653" r:id="rId5"/>
     <p:sldLayoutId id="2147483654" r:id="rId6"/>
     <p:sldLayoutId id="2147483655" r:id="rId7"/>
     <p:sldLayoutId id="2147483656" r:id="rId8"/>
     <p:sldLayoutId id="2147483657" r:id="rId9"/>
     <p:sldLayoutId id="2147483658" r:id="rId10"/>
     <p:sldLayoutId id="2147483659" r:id="rId11"/>
   </p:sldLayoutIdLst>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:lnSpc>
           <a:spcPct val="90000"/>
         </a:lnSpc>
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr sz="4400" kern="1200">
           <a:solidFill>
@@ -3531,808 +3541,759 @@
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.PNG"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="Picture 4" descr="A close up of a child&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7042C97-EEF2-ACDE-9023-7397DAB547A3}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D36E9A29-5127-AE46-FE09-EB708EF7A7DA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="403094570"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2220476208"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A white background with black text&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA09CE24-3ED2-D6C4-884C-7B9847109666}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide10">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CDEA249-6C6D-EA64-E8FD-4B91AC81C8AD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1828727922"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="758398771"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="4" name="Picture 3" descr="A yellow background with black text&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F7B950C-4778-BB30-352A-E9CB479DAD8A}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide11">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{289113E1-D5D2-AA6D-92AA-CF86CE2154ED}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1125839229"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1154189130"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A blue background with white text&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{955C5F09-1750-4991-8260-B5BA11E241C7}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A480243F-9551-3527-CD7E-A1B043737A28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3660882618"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2392096599"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A close-up of a document&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3D1BB0E0-31BE-5869-87F2-B75AC47FF1BA}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{EB57C4B5-A3A4-55E7-9518-E118A12C75CF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="864189692"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3437571794"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A close-up of a page&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{803C9F7E-8565-3F73-8913-5611FF8ED9FD}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{93C5EAD5-076E-96ED-C7E8-0604F89C8DB7}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1269144666"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4217999673"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A green and white text&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9A5A3250-5F12-907F-BC18-A1697DB8B4BC}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{79447A6B-3DAE-E993-AF42-5BAC4D788970}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1209330060"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3514049950"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A white background with black text&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8E5D12F-4C78-7BF1-0359-CB4EB3BBD937}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{981690ED-AE05-F314-1E19-F40A7C7A63C1}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="864744030"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3087086780"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A white background with black text&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A08E4F31-3330-956C-1216-9B9B8A8C7955}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide7">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E0E2B62-79EC-D2B1-7356-335986A00976}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2741424781"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2408643381"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A purple and pink background with white text&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E1F7693F-DB18-B3F5-5454-D173EA4B8990}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide8">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53760544-0AAF-88BE-3B1E-26B32B8E2404}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4060551709"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3708034408"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
-        <p:cNvPr id="1" name="">
-[...5 lines deleted...]
-        </p:cNvPr>
+        <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="Picture 2" descr="A screenshot of a message&#10;&#10;AI-generated content may be incorrect.">
-[...2 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9F5146CC-623E-16BA-FF3F-665E54BEA13E}"/>
+          <p:cNvPr id="3" name="Picture 2" descr="Slide9">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BFA02386-C19D-6745-50AE-1C7116557896}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
-            <a:picLocks noChangeAspect="1"/>
+            <a:picLocks noGrp="1" noChangeAspect="1"/>
           </p:cNvPicPr>
-          <p:nvPr/>
+          <p:nvPr isPhoto="1"/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId2">
+            <a:lum/>
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
-            <a:ext cx="12192000" cy="6857999"/>
+            <a:ext cx="12192000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3951549865"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2431306768"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
@@ -4626,52 +4587,72 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EDEEE2D139A37D46943DB0F3017752B2" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="253d793d344dc6bc3c8f72350f5c3500">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="39bf14b5-7100-402b-9577-40a411783e04" xmlns:ns3="9f244664-2c09-479e-b5c8-bc18ae4a3de1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="d672d5732631e6c32c23b236c214f957" ns2:_="" ns3:_="">
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="9f244664-2c09-479e-b5c8-bc18ae4a3de1" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="39bf14b5-7100-402b-9577-40a411783e04">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100EDEEE2D139A37D46943DB0F3017752B2" ma:contentTypeVersion="19" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="6ba9ed8adc8fd31df0ad63d31909659c">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="39bf14b5-7100-402b-9577-40a411783e04" xmlns:ns3="9f244664-2c09-479e-b5c8-bc18ae4a3de1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="cf841f18d324aa7639ce9ce843df4cab" ns2:_="" ns3:_="">
     <xsd:import namespace="39bf14b5-7100-402b-9577-40a411783e04"/>
     <xsd:import namespace="9f244664-2c09-479e-b5c8-bc18ae4a3de1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
               </xsd:all>
@@ -4874,104 +4855,84 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{42D9F61B-547A-4194-BA30-889D6AE6EFCD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{38301408-BAC7-4BED-9D78-471233B44768}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9BD5F11B-9F34-4245-B17B-4AE3A719C86E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9f244664-2c09-479e-b5c8-bc18ae4a3de1"/>
+    <ds:schemaRef ds:uri="39bf14b5-7100-402b-9577-40a411783e04"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D9D79C6-5018-42D4-90FE-515F18C86548}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="39bf14b5-7100-402b-9577-40a411783e04"/>
     <ds:schemaRef ds:uri="9f244664-2c09-479e-b5c8-bc18ae4a3de1"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
-  </ds:schemaRefs>
-[...17 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>11</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -4997,33 +4958,33 @@
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
       <vt:lpstr>PowerPoint Presentation</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Matthew Huckel</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100EDEEE2D139A37D46943DB0F3017752B2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
-[...1 lines deleted...]
-  </property>
 </Properties>
 </file>