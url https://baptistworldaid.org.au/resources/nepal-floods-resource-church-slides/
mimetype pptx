--- v0 (2026-08-31)
+++ v1 (2026-09-20)
@@ -1,74 +1,76 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
-  <Override PartName="/ppt/revisionInfo.xml" ContentType="application/vnd.ms-powerpoint.revisioninfo+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/thumbnail" Target="docProps/thumbnail.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147483648" r:id="rId1"/>
+    <p:sldMasterId id="2147483648" r:id="rId4"/>
   </p:sldMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="256" r:id="rId2"/>
-[...2 lines deleted...]
-    <p:sldId id="259" r:id="rId5"/>
+    <p:sldId id="256" r:id="rId5"/>
+    <p:sldId id="257" r:id="rId6"/>
+    <p:sldId id="258" r:id="rId7"/>
+    <p:sldId id="259" r:id="rId8"/>
   </p:sldIdLst>
   <p:sldSz cx="12192000" cy="6858000"/>
   <p:notesSz cx="6858000" cy="9144000"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="en-US"/>
     </a:defPPr>
     <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr sz="1800" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
@@ -147,95 +149,87 @@
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main"/>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="32767"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
-<file path=ppt/revisionInfo.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
     <p:restoredLeft sz="14980" autoAdjust="0"/>
     <p:restoredTop sz="94660"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="74" d="100"/>
-          <a:sy n="74" d="100"/>
+          <a:sx n="78" d="100"/>
+          <a:sy n="78" d="100"/>
         </p:scale>
-        <p:origin x="317" y="67"/>
+        <p:origin x="154" y="62"/>
       </p:cViewPr>
       <p:guideLst/>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="72008" cy="72008"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2015/10/relationships/revisionInfo" Target="revisionInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
@@ -387,51 +381,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1D07D9C-8445-A7B9-7BEA-AB341F05B090}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{36178D20-98DB-995C-F8F9-DB3A91855A99}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -587,51 +581,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9E83F4F6-65AF-09B2-7C19-AAE721A12E54}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3061DE8B-BD1B-FA24-39B8-C8900CFC8BC8}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -797,51 +791,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DB4B9383-8584-855B-9BDA-DFADB1515B35}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{113C4CB4-8204-1A6B-90A1-460D8153715D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -997,51 +991,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA601ED6-E989-7C12-F053-2247C2A63FB9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A8634790-CE20-F1A3-78A3-07912AFCF75D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1273,51 +1267,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E26CC071-7629-88B3-83EA-020E6FEB1E70}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE647689-5E9D-1CE8-3346-D7ABC600A195}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1541,51 +1535,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81114431-1C5D-A499-FBB9-A29FB630A428}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8D9A1580-F0BC-8FAF-D21F-CD566BB7834C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -1956,51 +1950,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59ABFB3D-564D-65DC-CE84-4DCC472064F4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BC41900-A37F-EFDD-335A-229F4F823540}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2098,51 +2092,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F8234964-16B9-DC17-0585-1DFDE7015FDD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{69A49F42-F266-A555-C7CC-FC5FF9A7CB13}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2211,51 +2205,51 @@
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2E893599-24E4-2DA1-8A40-CA27EC9628B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1483E3CD-1C4F-EB53-F83A-B687AC891F3D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2524,51 +2518,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AE64E161-1312-2B1B-37EB-B39C982846B6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B8D94932-AD6E-9A94-6FAF-096099F7B0FD}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -2813,51 +2807,51 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2CFBB8CD-EAE0-9180-F964-6681E856D4D9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17E02526-F144-4763-EB32-8FBB15D9ECE2}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
@@ -3060,51 +3054,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="838200" y="6356350"/>
             <a:ext cx="2743200" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="82000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{160228A7-7E13-425F-99DC-0865137B7487}" type="datetimeFigureOut">
               <a:rPr lang="en-AU" smtClean="0"/>
-              <a:t>27/08/2026</a:t>
+              <a:t>31/08/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-AU"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{32DA9547-FC95-19A5-C01C-3F40C40773CE}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4038600" y="6356350"/>
             <a:ext cx="4114800" cy="365125"/>
@@ -3967,50 +3961,408 @@
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100A874719D8F1E6B48AF01C6E3C464902F" ma:contentTypeVersion="20" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="2d52f5a070fcca8921d99e603b322fdd">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="1b3e41be-d8b2-4c2a-8965-8f484ad39dc2" xmlns:ns3="47d19ca1-2412-4be4-9cad-3017a7b92e67" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="e8afa147eadead2510c5ab68318a4289" ns2:_="" ns3:_="">
+    <xsd:import namespace="1b3e41be-d8b2-4c2a-8965-8f484ad39dc2"/>
+    <xsd:import namespace="47d19ca1-2412-4be4-9cad-3017a7b92e67"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:z2oe" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="1b3e41be-d8b2-4c2a-8965-8f484ad39dc2" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="12" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceKeyPoints" ma:index="13" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="z2oe" ma:index="20" nillable="true" ma:displayName="Person or Group" ma:list="UserInfo" ma:internalName="z2oe">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="21" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="23" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="6a4f926e-6caa-4736-a581-99400c1fd992" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="26" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="27" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="47d19ca1-2412-4be4-9cad-3017a7b92e67" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="24" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a6d58de2-89f1-4fe0-ae9d-70e69c98718b}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="47d19ca1-2412-4be4-9cad-3017a7b92e67">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="47d19ca1-2412-4be4-9cad-3017a7b92e67" xsi:nil="true"/>
+    <z2oe xmlns="1b3e41be-d8b2-4c2a-8965-8f484ad39dc2">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </z2oe>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="1b3e41be-d8b2-4c2a-8965-8f484ad39dc2">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A980BA02-30F4-4EF4-A403-E2AFCA324CFA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B3BA9520-63D7-44AD-B6C1-715420F9238E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="1b3e41be-d8b2-4c2a-8965-8f484ad39dc2"/>
+    <ds:schemaRef ds:uri="47d19ca1-2412-4be4-9cad-3017a7b92e67"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F778C1BD-AD2A-466B-8569-3D318BE25552}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="47d19ca1-2412-4be4-9cad-3017a7b92e67"/>
+    <ds:schemaRef ds:uri="1b3e41be-d8b2-4c2a-8965-8f484ad39dc2"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Words>0</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>Widescreen</PresentationFormat>
   <Paragraphs>0</Paragraphs>
   <Slides>4</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Theme</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Slide Titles</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
@@ -4049,27 +4401,30 @@
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_SetDate">
     <vt:lpwstr>2026-08-28T02:50:23Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Name">
     <vt:lpwstr>Internal</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_SiteId">
     <vt:lpwstr>0b115a98-c44e-4ec1-a858-9b0b9b73040c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_ActionId">
     <vt:lpwstr>0c047d7a-b63e-4720-9b95-06ab6efbba4e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_ContentBits">
     <vt:lpwstr>0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Tag">
     <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="ContentTypeId">
+    <vt:lpwstr>0x010100A874719D8F1E6B48AF01C6E3C464902F</vt:lpwstr>
+  </property>
 </Properties>
 </file>