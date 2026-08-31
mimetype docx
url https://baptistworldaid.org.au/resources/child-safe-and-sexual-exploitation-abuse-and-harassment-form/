--- v0 (2026-05-02)
+++ v1 (2026-08-31)
@@ -1,914 +1,2739 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
+  <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="739EC600" w14:textId="0AA99AFC" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="0046500A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00851B36">
         <w:t>Reporting Form</w:t>
       </w:r>
       <w:r w:rsidR="00532391" w:rsidRPr="00851B36">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00834DE8" w:rsidRPr="00851B36">
         <w:t xml:space="preserve">Child Safe and </w:t>
       </w:r>
       <w:r w:rsidR="00AE2CDA" w:rsidRPr="00851B36">
         <w:t>Sexual</w:t>
       </w:r>
       <w:r w:rsidR="00C33C95" w:rsidRPr="00851B36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE2CDA" w:rsidRPr="00851B36">
         <w:t>Exploitation, Abuse and Harassment (SEAH)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCE0EEC" w14:textId="17C0EEF6" w:rsidR="00D553DC" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
       <w:r w:rsidRPr="00851B36">
         <w:t xml:space="preserve">This form </w:t>
       </w:r>
       <w:r w:rsidR="00D37721" w:rsidRPr="00851B36">
         <w:t xml:space="preserve">is to be completed by any individual </w:t>
       </w:r>
       <w:r w:rsidR="009062E4" w:rsidRPr="00851B36">
         <w:t>who suspects or receives an allegation regarding</w:t>
       </w:r>
       <w:r w:rsidR="00834DE8" w:rsidRPr="00851B36">
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A042D2D" w14:textId="235E79A4" w:rsidR="00834DE8" w:rsidRPr="00851B36" w:rsidRDefault="00834DE8" w:rsidP="00851B36">
+    <w:p w14:paraId="2A042D2D" w14:textId="235E79A4" w:rsidR="00834DE8" w:rsidRPr="00851B36" w:rsidRDefault="00834DE8" w:rsidP="005F176C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00851B36">
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="009062E4" w:rsidRPr="00851B36">
         <w:t>on</w:t>
       </w:r>
       <w:r w:rsidR="00980DB3" w:rsidRPr="00851B36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009062E4" w:rsidRPr="00851B36">
         <w:t xml:space="preserve">child safe behaviour. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB8A717" w14:textId="78F0F9EE" w:rsidR="00D553DC" w:rsidRPr="00851B36" w:rsidRDefault="00834DE8" w:rsidP="00851B36">
+    <w:p w14:paraId="6AB8A717" w14:textId="78F0F9EE" w:rsidR="00D553DC" w:rsidRPr="00851B36" w:rsidRDefault="00834DE8" w:rsidP="005F176C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
+        <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="00851B36">
         <w:t xml:space="preserve">Sexual exploitation, abuse and/or harassment </w:t>
       </w:r>
       <w:r w:rsidR="00FE0B21" w:rsidRPr="00851B36">
         <w:t>(of an adult)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB11F10" w14:textId="77777777" w:rsidR="00C33C95" w:rsidRPr="00851B36" w:rsidRDefault="00C33C95" w:rsidP="00851B36"/>
-    <w:p w14:paraId="24CC5102" w14:textId="48EF19E3" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+    <w:p w14:paraId="24CC5102" w14:textId="48EF19E3" w:rsidR="00080722" w:rsidRDefault="009062E4" w:rsidP="00851B36">
       <w:r w:rsidRPr="00851B36">
         <w:t xml:space="preserve">This form must be submitted via the website or emailed to the relevant contact persons listed on the website. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62C5D11F" w14:textId="77777777" w:rsidR="00A706EE" w:rsidRDefault="00A706EE" w:rsidP="00851B36"/>
+    <w:p w14:paraId="5B4640B0" w14:textId="4C9D3DAE" w:rsidR="00A706EE" w:rsidRPr="00A706EE" w:rsidRDefault="00A706EE" w:rsidP="00B777EA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00A706EE">
+        <w:t>Details of reporting individual</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10193" w:type="dxa"/>
+        <w:tblInd w:w="-275" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3956"/>
+        <w:gridCol w:w="2079"/>
+        <w:gridCol w:w="1039"/>
+        <w:gridCol w:w="1040"/>
+        <w:gridCol w:w="2079"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00727FD5" w:rsidRPr="00851B36" w14:paraId="3B551110" w14:textId="77777777" w:rsidTr="00727FD5">
+        <w:trPr>
+          <w:trHeight w:val="534"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="23D9F1D8" w14:textId="77777777" w:rsidR="00727FD5" w:rsidRPr="00B777EA" w:rsidRDefault="00727FD5" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B777EA">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Details of Reporting Individual</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3125257C" w14:textId="7B1FB5A5" w:rsidR="00727FD5" w:rsidRPr="00B83CBD" w:rsidRDefault="00727FD5" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C0173E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Please leave blank if you wish to remain anonymous)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3118" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="48221A5D" w14:textId="77777777" w:rsidR="00727FD5" w:rsidRPr="001A3659" w:rsidRDefault="00000000" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-212729175"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00727FD5" w:rsidRPr="00B777EA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00727FD5" w:rsidRPr="001A3659">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Victim Survivor  </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0651B6B8" w14:textId="473B17EF" w:rsidR="00727FD5" w:rsidRPr="00B83CBD" w:rsidRDefault="00000000" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="476196554"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00727FD5" w:rsidRPr="001A3659">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00727FD5" w:rsidRPr="00B83CBD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Community Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3119" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6228B320" w14:textId="77777777" w:rsidR="00727FD5" w:rsidRPr="00B83CBD" w:rsidRDefault="00000000" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1196808953"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00727FD5" w:rsidRPr="001A3659">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00727FD5" w:rsidRPr="00B83CBD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Partner Organisation</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="791BD205" w14:textId="3CEC6D27" w:rsidR="00727FD5" w:rsidRPr="00B83CBD" w:rsidRDefault="00000000" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-999194014"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00727FD5" w:rsidRPr="00B83CBD">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00727FD5" w:rsidRPr="00B83CBD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> DFAT Staff Member</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="001E3BC3" w:rsidRPr="00851B36" w14:paraId="4B538EB0" w14:textId="77777777" w:rsidTr="00727FD5">
+        <w:trPr>
+          <w:trHeight w:val="534"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="035DFE0C" w14:textId="77777777" w:rsidR="001E3BC3" w:rsidRPr="00B83CBD" w:rsidRDefault="001E3BC3" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83CBD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Name of person lodging the Form:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22FE0CF4" w14:textId="1A411068" w:rsidR="001E3BC3" w:rsidRPr="005F176C" w:rsidRDefault="00727FD5" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00AF5213">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Please le</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C0173E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ave blank if you wish to remain anonymous)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="13202035"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+                <w:tcBorders>
+                  <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+                </w:tcBorders>
+              </w:tcPr>
+              <w:p w14:paraId="0743B3C0" w14:textId="398D684D" w:rsidR="001E3BC3" w:rsidRPr="00B83CBD" w:rsidRDefault="004454D5" w:rsidP="001E3BC3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00414A0F" w:rsidRPr="00851B36" w14:paraId="1CB459B0" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B1BCDB3" w14:textId="6F0FE6C4" w:rsidR="00414A0F" w:rsidRPr="005F176C" w:rsidDel="00414A0F" w:rsidRDefault="00414A0F" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Address:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-945072565"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="14AF1B3B" w14:textId="61B50533" w:rsidR="00414A0F" w:rsidRPr="005F176C" w:rsidRDefault="004454D5" w:rsidP="001E3BC3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B83CBD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="001E3BC3" w:rsidRPr="00851B36" w14:paraId="4ADE1C8C" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7DA74D" w14:textId="43E4DDD2" w:rsidR="001E3BC3" w:rsidRPr="00B83CBD" w:rsidRDefault="00414A0F" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B83CBD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>P</w:t>
+            </w:r>
+            <w:r w:rsidR="001E3BC3" w:rsidRPr="00B83CBD">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>hone number:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-2139012321"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="3188096B" w14:textId="272487CD" w:rsidR="001E3BC3" w:rsidRPr="005F176C" w:rsidRDefault="004454D5" w:rsidP="001E3BC3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B83CBD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A741CD" w:rsidRPr="00851B36" w14:paraId="6D985532" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6432AD82" w14:textId="6CA6F0E3" w:rsidR="00A741CD" w:rsidRPr="005F176C" w:rsidRDefault="00A741CD" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Email address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-529881497"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="07373FD4" w14:textId="181B739C" w:rsidR="00A741CD" w:rsidRPr="00B83CBD" w:rsidRDefault="004454D5" w:rsidP="001E3BC3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00414A0F" w:rsidRPr="00851B36" w14:paraId="4FBEBACD" w14:textId="77777777" w:rsidTr="00F5671F">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AA5A741" w14:textId="037909F8" w:rsidR="00414A0F" w:rsidRPr="005F176C" w:rsidRDefault="00414A0F" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Do you identify as a person with a disability?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2079" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="63F0D1F4" w14:textId="5D711D9D" w:rsidR="00414A0F" w:rsidRPr="005F176C" w:rsidRDefault="00000000" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-305169493"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB1C7F" w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00852088" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00FB1C7F" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Yes</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2079" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="28B36E8F" w14:textId="28A25BC8" w:rsidR="00414A0F" w:rsidRPr="005F176C" w:rsidRDefault="00000000" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1962104085"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB1C7F" w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB1C7F" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2079" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="500E4D77" w14:textId="0F07A7FE" w:rsidR="00414A0F" w:rsidRPr="005F176C" w:rsidRDefault="00000000" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-833911002"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00FB1C7F" w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00FB1C7F" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rather not say</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00CB4B48" w:rsidRPr="00851B36" w14:paraId="448C39FC" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="624D07FB" w14:textId="7970B71A" w:rsidR="00CB4B48" w:rsidRPr="005F176C" w:rsidRDefault="00CB4B48" w:rsidP="001E3BC3">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If yes</w:t>
+            </w:r>
+            <w:r w:rsidR="00861804" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>, please describe accessibility requirements (</w:t>
+            </w:r>
+            <w:r w:rsidR="00E0143F" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>e.g.</w:t>
+            </w:r>
+            <w:r w:rsidR="00861804" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> translator, one-on-one assistance, </w:t>
+            </w:r>
+            <w:r w:rsidR="00B211BA" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>large print, screen reader compatibility etc)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1587688708"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+                <w:gridSpan w:val="4"/>
+              </w:tcPr>
+              <w:p w14:paraId="40382264" w14:textId="4C2533E9" w:rsidR="00CB4B48" w:rsidRPr="005F176C" w:rsidRDefault="004454D5" w:rsidP="001E3BC3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="4873DA0E" w14:textId="6AF10F1E" w:rsidR="00B211BA" w:rsidRPr="005F176C" w:rsidRDefault="00B211BA">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005F176C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have challenges reading or accessing this </w:t>
+      </w:r>
+      <w:r w:rsidR="00A706EE" w:rsidRPr="005F176C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>reporting form, please contact the persons listed on the website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4FFB5C56" w14:textId="77777777" w:rsidR="00A706EE" w:rsidRDefault="00A706EE"/>
+    <w:p w14:paraId="382D296E" w14:textId="25E83C95" w:rsidR="00A706EE" w:rsidRDefault="00A706EE" w:rsidP="005F176C">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Incident Details</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10193" w:type="dxa"/>
         <w:tblInd w:w="-275" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3956"/>
         <w:gridCol w:w="6237"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w14:paraId="4B538EB0" w14:textId="77777777" w:rsidTr="00C33C95">
-[...2 lines deleted...]
-        </w:trPr>
+      <w:tr w:rsidR="001E3BC3" w:rsidRPr="00851B36" w14:paraId="6F5283DD" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="035DFE0C" w14:textId="77777777" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="00CE3DDE" w:rsidP="00851B36">
+          <w:p w14:paraId="203EC432" w14:textId="0576CF5D" w:rsidR="001E3BC3" w:rsidRPr="005F176C" w:rsidRDefault="001E3BC3" w:rsidP="001E3BC3">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...15 lines deleted...]
-          <w:p w14:paraId="22FE0CF4" w14:textId="467B4DA1" w:rsidR="009062E4" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date/s </w:t>
+            </w:r>
+            <w:r w:rsidR="00A15152" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">and locations </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>of Incident/s:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F95C9C8" w14:textId="47E7BCB2" w:rsidR="001E3BC3" w:rsidRPr="005F176C" w:rsidRDefault="001E3BC3" w:rsidP="001E3BC3">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
-        <w:tc>
-[...4 lines deleted...]
-        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="1791085680"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="106AE150" w14:textId="2440CC30" w:rsidR="001E3BC3" w:rsidRPr="005F176C" w:rsidRDefault="004454D5" w:rsidP="001E3BC3">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="009062E4" w:rsidRPr="00851B36" w14:paraId="4ADE1C8C" w14:textId="77777777" w:rsidTr="00C33C95">
+      <w:tr w:rsidR="00A15152" w:rsidRPr="00851B36" w14:paraId="7B89F76F" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A7DA74D" w14:textId="6CC000C1" w:rsidR="009062E4" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+          <w:p w14:paraId="36048B37" w14:textId="77777777" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00A15152" w:rsidP="00A15152">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...16 lines deleted...]
-          <w:p w14:paraId="0962EC92" w14:textId="5777695B" w:rsidR="008D6A36" w:rsidRPr="00851B36" w:rsidRDefault="008D6A36" w:rsidP="00851B36">
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Details of alleged incident/s:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12A98D75" w14:textId="77777777" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00A15152" w:rsidP="00A15152">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-        </w:tc>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="245386038"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="0DA484DE" w14:textId="55C87BE5" w:rsidR="00A15152" w:rsidRPr="00B83CBD" w:rsidRDefault="004454D5" w:rsidP="00A15152">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B83CBD">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w14:paraId="6F5283DD" w14:textId="77777777" w:rsidTr="00C33C95">
+      <w:tr w:rsidR="00A15152" w:rsidRPr="00851B36" w14:paraId="2ABC689F" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="203EC432" w14:textId="77777777" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
+          <w:p w14:paraId="4A2CF653" w14:textId="658007E6" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00A15152" w:rsidP="00A15152">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...3 lines deleted...]
-          <w:p w14:paraId="5F95C9C8" w14:textId="47E7BCB2" w:rsidR="009062E4" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Alleged perpetrator</w:t>
+            </w:r>
+            <w:r w:rsidR="004F7EA1" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>’s</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> name, </w:t>
+            </w:r>
+            <w:r w:rsidR="004F7EA1" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">gender, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>nationality</w:t>
+            </w:r>
+            <w:r w:rsidR="00C0173E">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> occupation or relationship to BWAA or Implementing Partner organisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="918745235"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="39F297F5" w14:textId="49293FA8" w:rsidR="00A15152" w:rsidRPr="00B83CBD" w:rsidRDefault="004454D5" w:rsidP="00A15152">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A15152" w:rsidRPr="00851B36" w14:paraId="2C5C06F2" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02A66439" w14:textId="0609A53E" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00A15152" w:rsidP="00A15152">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-          </w:p>
-[...13 lines deleted...]
-          <w:p w14:paraId="5547100B" w14:textId="77777777" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Victim-survivor details including name, date of birth, gender, nationality, contact details, age at the time of the alleged incident (if a child), employer/program.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="403ACB2E" w14:textId="4DB814EC" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00A15152" w:rsidP="00A15152">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...3 lines deleted...]
-          <w:p w14:paraId="4B99B244" w14:textId="22F9693D" w:rsidR="009062E4" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Note: These details are optional.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1159454698"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="2A9189B1" w14:textId="21F6D94F" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="004454D5" w:rsidP="00A15152">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00A15152" w:rsidRPr="00851B36" w14:paraId="400E510D" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21AAA676" w14:textId="56D91834" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00A15152" w:rsidP="00A15152">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Are you (victim-survivor)/ is the victim-survivor a recipient, client or participant of a DFAT program/activity? </w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6258B3A4" w14:textId="77777777" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="00CE3DDE" w:rsidP="00851B36"/>
-[...7 lines deleted...]
-          <w:p w14:paraId="4A2CF653" w14:textId="0465AAD2" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
+          <w:p w14:paraId="2AC0C33A" w14:textId="6CF03872" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00000000" w:rsidP="00A15152">
             <w:pPr>
-              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...110 lines deleted...]
-          <w:p w14:paraId="51FD1292" w14:textId="2E6018D7" w:rsidR="00C12D56" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1183204287"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-1444764400"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00C12D56" w:rsidRPr="00C12D56">
+                <w:r w:rsidR="00680098" w:rsidRPr="005F176C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C12D56">
-[...3 lines deleted...]
-          <w:p w14:paraId="712E56FD" w14:textId="7A5F787D" w:rsidR="00073D09" w:rsidRDefault="00000000" w:rsidP="00851B36">
+            <w:r w:rsidR="00A15152" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-558165250"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1533530533"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
+                <w:r w:rsidR="00A15152" w:rsidRPr="005F176C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00073D09">
-[...6 lines deleted...]
-          <w:p w14:paraId="202FE4B4" w14:textId="30EEE90B" w:rsidR="00C12D56" w:rsidRDefault="00000000" w:rsidP="00851B36">
+            <w:r w:rsidR="00A15152" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A15152" w:rsidRPr="00851B36" w14:paraId="55529E19" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB0F33D" w14:textId="461A48C0" w:rsidR="003A5445" w:rsidRPr="005F176C" w:rsidRDefault="003A5445" w:rsidP="005F176C">
+            <w:pPr>
+              <w:spacing w:line="276" w:lineRule="auto"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Have you (victim-survivor)/has the victim-survivor given consent for the incident to be investigated?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="190674B4" w14:textId="5E0E62B3" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="003A5445" w:rsidP="00A15152">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(Please provide further information on how the</w:t>
+            </w:r>
+            <w:r w:rsidR="00680098" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>incident will be managed).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="44648759" w14:textId="36CE4856" w:rsidR="004454D5" w:rsidRPr="005F176C" w:rsidRDefault="00000000" w:rsidP="00A15152">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1499232266"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-107126199"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00C12D56" w:rsidRPr="00C12D56">
+                <w:r w:rsidR="00680098" w:rsidRPr="005F176C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C12D56">
-[...3 lines deleted...]
-          <w:p w14:paraId="4A56BA2D" w14:textId="0EAD5EC1" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
+            <w:r w:rsidR="00680098" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1171249070"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-753363180"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
+                <w:r w:rsidR="00680098" w:rsidRPr="005F176C">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009168F6">
-[...3 lines deleted...]
-          <w:p w14:paraId="44FAA586" w14:textId="2234F1CE" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
+            <w:r w:rsidR="00680098" w:rsidRPr="005F176C">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+            <w:r w:rsidR="00680098" w:rsidRPr="005F176C" w:rsidDel="00A15152">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19C3F0A1" w14:textId="77777777" w:rsidR="004454D5" w:rsidRPr="005F176C" w:rsidRDefault="004454D5" w:rsidP="00A15152">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1512063313"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="0484F5ED" w14:textId="495A4817" w:rsidR="004454D5" w:rsidRPr="005F176C" w:rsidRDefault="004454D5" w:rsidP="00A15152">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005F176C">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+          <w:p w14:paraId="27B7E82C" w14:textId="0F107E1A" w:rsidR="00A15152" w:rsidRPr="005F176C" w:rsidRDefault="00A15152" w:rsidP="00A15152">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00680098" w:rsidRPr="00851B36" w14:paraId="5C12F6D4" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71F54620" w14:textId="48C992CD" w:rsidR="00680098" w:rsidRPr="00CB1D47" w:rsidRDefault="00996FEE" w:rsidP="00996FEE">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB1D47">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>What support have you (victim-survivor) received/has been offered to the victim-survivor?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="2141378166"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="69903375" w14:textId="6ED8E5C4" w:rsidR="00680098" w:rsidRPr="00CB1D47" w:rsidRDefault="004454D5" w:rsidP="00A15152">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00CB1D47">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
+      </w:tr>
+      <w:tr w:rsidR="00595918" w:rsidRPr="00851B36" w14:paraId="2582DA6C" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40B2BECB" w14:textId="1700A87D" w:rsidR="00595918" w:rsidRPr="00CB1D47" w:rsidRDefault="00595918" w:rsidP="00595918">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB1D47">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Are you/the victim-survivor/any other person at risk of harm?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="028B299C" w14:textId="244E5A20" w:rsidR="00595918" w:rsidRPr="00CB1D47" w:rsidRDefault="00595918" w:rsidP="00595918">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CB1D47">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(If yes, please provide details)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2D6CE4EE" w14:textId="77777777" w:rsidR="00595918" w:rsidRPr="00CB1D47" w:rsidRDefault="00000000" w:rsidP="00595918">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-1618678416"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="125135077"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
+                <w:r w:rsidR="00595918" w:rsidRPr="00CB1D47">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009168F6">
-[...3 lines deleted...]
-          <w:p w14:paraId="39A1E8CA" w14:textId="57040A56" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
+            <w:r w:rsidR="00595918" w:rsidRPr="00CB1D47">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="1958292503"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1758016609"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
+                <w:r w:rsidR="00595918" w:rsidRPr="00CB1D47">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009168F6">
-[...3 lines deleted...]
-          <w:p w14:paraId="156CBD0D" w14:textId="0C810B06" w:rsidR="00C12D56" w:rsidRDefault="00000000" w:rsidP="00851B36">
+            <w:r w:rsidR="00595918" w:rsidRPr="00CB1D47">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+            <w:r w:rsidR="00595918" w:rsidRPr="00CB1D47" w:rsidDel="00A15152">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C85FF61" w14:textId="77777777" w:rsidR="00595918" w:rsidRPr="00CB1D47" w:rsidRDefault="00595918" w:rsidP="00595918">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-2099714916"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="2FC7F806" w14:textId="4AFDBBAE" w:rsidR="004454D5" w:rsidRPr="005E5DB4" w:rsidRDefault="004454D5" w:rsidP="00595918">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="005E5DB4">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="2E03313C" w14:textId="77777777" w:rsidR="00595918" w:rsidRDefault="00595918"/>
+    <w:p w14:paraId="073B86A6" w14:textId="7CDD8187" w:rsidR="00595918" w:rsidRDefault="00FD7733" w:rsidP="00FD7733">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Reporting to police or other authorities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2445396C" w14:textId="67A8CD3A" w:rsidR="00FD7733" w:rsidRPr="00FD7733" w:rsidRDefault="00637A6D" w:rsidP="00FD7733">
+      <w:r w:rsidRPr="00637A6D">
+        <w:t>(NOTE: incidents should only be reported to police when it is safe to do so and does not put the victim-survivor at risk of harm)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10193" w:type="dxa"/>
+        <w:tblInd w:w="-275" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3956"/>
+        <w:gridCol w:w="6237"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="004454D5" w:rsidRPr="00851B36" w14:paraId="6A94C9B2" w14:textId="77777777" w:rsidTr="00C33C95">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3956" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="048B156D" w14:textId="521D7D3E" w:rsidR="004454D5" w:rsidRPr="005E5DB4" w:rsidRDefault="004454D5" w:rsidP="004454D5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E5DB4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Has the incident been reported to local police/ Australian Federal Police/ or other authorities? </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D88152C" w14:textId="41649D83" w:rsidR="004454D5" w:rsidRPr="005E5DB4" w:rsidRDefault="004454D5" w:rsidP="004454D5">
+            <w:pPr>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005E5DB4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>If yes, please provide details.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6237" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62705A3B" w14:textId="77777777" w:rsidR="004454D5" w:rsidRPr="005E5DB4" w:rsidRDefault="00000000" w:rsidP="004454D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-2143182651"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="633138965"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="003F22BC" w:rsidRPr="003F22BC">
+                <w:r w:rsidR="004454D5" w:rsidRPr="005E5DB4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:eastAsia="MS Gothic" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00C12D56">
-[...6 lines deleted...]
-          <w:p w14:paraId="224F15FF" w14:textId="2D89E81A" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
+            <w:r w:rsidR="004454D5" w:rsidRPr="005E5DB4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Yes  </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
-                <w:id w:val="-466288814"/>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1763332762"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
+                <w:r w:rsidR="004454D5" w:rsidRPr="005E5DB4">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="009168F6">
-[...31 lines deleted...]
-          <w:p w14:paraId="27B7E82C" w14:textId="0F107E1A" w:rsidR="00BA6C1C" w:rsidRPr="00851B36" w:rsidRDefault="00BA6C1C" w:rsidP="00851B36"/>
+            <w:r w:rsidR="004454D5" w:rsidRPr="005E5DB4">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> No</w:t>
+            </w:r>
+            <w:r w:rsidR="004454D5" w:rsidRPr="005E5DB4" w:rsidDel="00A15152">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E10CE3A" w14:textId="77777777" w:rsidR="004454D5" w:rsidRPr="005E5DB4" w:rsidRDefault="004454D5" w:rsidP="004454D5">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:sdt>
+            <w:sdtPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:id w:val="-1815486611"/>
+              <w:placeholder>
+                <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+              </w:placeholder>
+              <w:showingPlcHdr/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtContent>
+              <w:p w14:paraId="48A12EFF" w14:textId="601AD9EF" w:rsidR="004454D5" w:rsidRPr="00B658DE" w:rsidRDefault="004454D5" w:rsidP="004454D5">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B658DE">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w14:paraId="6A94C9B2" w14:textId="77777777" w:rsidTr="00C33C95">
+    </w:tbl>
+    <w:p w14:paraId="0E69A064" w14:textId="77777777" w:rsidR="004454D5" w:rsidRDefault="004454D5"/>
+    <w:p w14:paraId="1D3F55E2" w14:textId="5BC81C1C" w:rsidR="004454D5" w:rsidRDefault="005D144A" w:rsidP="005E5DB4">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Other Information</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="10193" w:type="dxa"/>
+        <w:tblInd w:w="-275" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3956"/>
+        <w:gridCol w:w="6237"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005D144A" w:rsidRPr="00851B36" w14:paraId="67A17493" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5D88152C" w14:textId="6155D2E9" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
+          <w:p w14:paraId="3EABA4D6" w14:textId="77777777" w:rsidR="005D144A" w:rsidRPr="00B658DE" w:rsidRDefault="005D144A" w:rsidP="004454D5">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...16 lines deleted...]
-          <w:p w14:paraId="40AA6896" w14:textId="7390C9AA" w:rsidR="001463CC" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
+            <w:r w:rsidRPr="00B658DE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DFAT Program / Activity: </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3110EDE9" w14:textId="626E5B26" w:rsidR="005D144A" w:rsidRPr="00B658DE" w:rsidRDefault="005D144A" w:rsidP="004454D5">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...29 lines deleted...]
-        </w:tc>
+            <w:r w:rsidRPr="00B658DE">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>(include agreement title and number if known)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-1028330928"/>
+            <w:placeholder>
+              <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7183C820" w14:textId="2D798E06" w:rsidR="005D144A" w:rsidRPr="008D4935" w:rsidRDefault="005D144A" w:rsidP="004454D5">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="00B658DE">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00E80459" w:rsidRPr="00851B36" w14:paraId="09FF7CCF" w14:textId="77777777" w:rsidTr="00C33C95">
+      <w:tr w:rsidR="005D144A" w:rsidRPr="00851B36" w14:paraId="1988E5AC" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="013445BB" w14:textId="7A44C441" w:rsidR="00E80459" w:rsidRPr="00851B36" w:rsidRDefault="00E80459" w:rsidP="00851B36">
+          <w:p w14:paraId="768CB79B" w14:textId="64753037" w:rsidR="005D144A" w:rsidRPr="008D4935" w:rsidRDefault="005D144A" w:rsidP="005D144A">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...24 lines deleted...]
-          <w:p w14:paraId="054DC1F0" w14:textId="7B55833F" w:rsidR="00E80459" w:rsidRPr="00851B36" w:rsidRDefault="001F7E55" w:rsidP="00851B36">
+            <w:r w:rsidRPr="008D4935">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Name of DFAT Partner/ organisation/s </w:t>
+            </w:r>
+            <w:r w:rsidR="00F16442" w:rsidRPr="008D4935">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>associated with the program / activity/ agreement</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41444011" w14:textId="403BE22E" w:rsidR="005D144A" w:rsidRPr="008D4935" w:rsidRDefault="00F16442" w:rsidP="005D144A">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...24 lines deleted...]
-        </w:tc>
+            <w:r w:rsidRPr="008D4935">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(e.g. </w:t>
+            </w:r>
+            <w:r w:rsidR="005C31DA" w:rsidRPr="008D4935">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>name of organisation(s) with a direct agreement with DFAT)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="-447541181"/>
+            <w:placeholder>
+              <w:docPart w:val="2AD625376FDC400C90C381BE1B9EFA2B"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="725A9EBE" w14:textId="0F6CAF85" w:rsidR="005D144A" w:rsidRPr="008D4935" w:rsidRDefault="005D144A" w:rsidP="005D144A">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008D4935">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="001F7E55" w:rsidRPr="00851B36" w14:paraId="147F1C70" w14:textId="77777777" w:rsidTr="00C33C95">
+      <w:tr w:rsidR="005C31DA" w:rsidRPr="00851B36" w14:paraId="4C0F4BF9" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="517AE14A" w14:textId="2F232394" w:rsidR="001F7E55" w:rsidRPr="00851B36" w:rsidRDefault="001F7E55" w:rsidP="00851B36">
+          <w:p w14:paraId="7F082894" w14:textId="275C525F" w:rsidR="005C31DA" w:rsidRPr="008D4935" w:rsidRDefault="005C31DA" w:rsidP="005C31DA">
             <w:pPr>
               <w:jc w:val="left"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
-[...130 lines deleted...]
-        </w:tc>
+            <w:r w:rsidRPr="008D4935">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Date alleged incident report was received </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:sdt>
+          <w:sdtPr>
+            <w:rPr>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:id w:val="315624318"/>
+            <w:placeholder>
+              <w:docPart w:val="6A72F59E19C44EBDA1F7F5485EB69018"/>
+            </w:placeholder>
+            <w:showingPlcHdr/>
+            <w:text/>
+          </w:sdtPr>
+          <w:sdtContent>
+            <w:tc>
+              <w:tcPr>
+                <w:tcW w:w="6237" w:type="dxa"/>
+              </w:tcPr>
+              <w:p w14:paraId="7709BFC8" w14:textId="091A558F" w:rsidR="005C31DA" w:rsidRPr="008D4935" w:rsidRDefault="005C31DA" w:rsidP="005C31DA">
+                <w:pPr>
+                  <w:rPr>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                </w:pPr>
+                <w:r w:rsidRPr="008D4935">
+                  <w:rPr>
+                    <w:rStyle w:val="PlaceholderText"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>Click or tap here to enter text.</w:t>
+                </w:r>
+              </w:p>
+            </w:tc>
+          </w:sdtContent>
+        </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2090D680" w14:textId="77777777" w:rsidR="008A16E5" w:rsidRDefault="008A16E5" w:rsidP="008A16E5">
-[...2 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="2090D680" w14:textId="77777777" w:rsidR="008A16E5" w:rsidRDefault="008A16E5" w:rsidP="008D4935"/>
+    <w:p w14:paraId="23918981" w14:textId="77777777" w:rsidR="002B63F3" w:rsidRDefault="002B63F3" w:rsidP="002B63F3">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Privacy Information</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="5F8915F3" w14:textId="77777777" w:rsidR="008A16E5" w:rsidRDefault="008A16E5">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="15144AD3" w14:textId="33F25854" w:rsidR="00312EEA" w:rsidRDefault="00312EEA" w:rsidP="008D4935">
+      <w:r w:rsidRPr="008D4935">
         <w:rPr>
-          <w:rFonts w:ascii="Sancoale Softened Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sancoale Softened Bold" w:cstheme="majorBidi"/>
-[...3 lines deleted...]
-          <w:szCs w:val="26"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>Bapt</w:t>
+      </w:r>
+      <w:r w:rsidR="000530DE" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ist World Aid Australia</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> takes a victim-survivor centred approach to the reporting of alleged CP and SEAH incidents. Reporting is not mandatory for victim-survivors or their families. Incidents should only be reported where it is safe to do so. Information that identifies victims-survivors does not need to be provided. If the victim-survivor does not consent to a report, please ensure the information provided is deidentified</w:t>
+      </w:r>
       <w:r>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46874237" w14:textId="77777777" w:rsidR="00312EEA" w:rsidRDefault="00312EEA" w:rsidP="008D4935"/>
+    <w:p w14:paraId="0CCD9B3B" w14:textId="77777777" w:rsidR="00312EEA" w:rsidRDefault="00312EEA" w:rsidP="00312EEA">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Privacy Statement</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5C0BE845" w14:textId="72333AB1" w:rsidR="00A43204" w:rsidRPr="008D4935" w:rsidRDefault="00312EEA" w:rsidP="000530DE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read and understood the </w:t>
+      </w:r>
+      <w:r w:rsidR="000530DE" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Baptist World Aid Privacy Policy </w:t>
+      </w:r>
+      <w:r w:rsidR="00A43204" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>available on the website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11EF4E32" w14:textId="2A66FF83" w:rsidR="00A43204" w:rsidRPr="008D4935" w:rsidRDefault="00000000" w:rsidP="000530DE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="746008687"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006912DC" w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A43204" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1774893193"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="006912DC" w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00A43204" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006912DC" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45C5A42F" w14:textId="77777777" w:rsidR="006912DC" w:rsidRDefault="006912DC" w:rsidP="000530DE"/>
+    <w:p w14:paraId="6323E742" w14:textId="77777777" w:rsidR="00AA6FDE" w:rsidRDefault="00AA6FDE" w:rsidP="008D4935">
+      <w:pPr>
+        <w:pStyle w:val="Heading3"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Privacy Declaration</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="063D9453" w14:textId="77777777" w:rsidR="00AA6FDE" w:rsidRPr="008D4935" w:rsidRDefault="00AA6FDE" w:rsidP="00AA6FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>By completing and submitting this form, I declare that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="036FDA72" w14:textId="77777777" w:rsidR="00AA6FDE" w:rsidRPr="008D4935" w:rsidRDefault="00AA6FDE" w:rsidP="00AA6FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="751BF3EB" w14:textId="7213AF14" w:rsidR="00AA6FDE" w:rsidRPr="008D4935" w:rsidRDefault="00AA6FDE" w:rsidP="00AA6FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">I have read, understood and agree to the collection, use and disclosure of my personal information in accordance with this incident notification form. </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="2051645738"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Yes  </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="685336501"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C697A87" w14:textId="77777777" w:rsidR="00AA6FDE" w:rsidRDefault="00AA6FDE" w:rsidP="00AA6FDE"/>
+    <w:p w14:paraId="058E6623" w14:textId="12B82982" w:rsidR="00AA6FDE" w:rsidRPr="008D4935" w:rsidRDefault="00000000" w:rsidP="00AA6FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1949435397"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="001D4D1B" w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AA6FDE" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I confirm that if any child/victim-survivor is identified in this report, that consent has been provided by that child/victim-survivor and (where possible) the child’s parent/guardian and if not, that identifiable information has been omitted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42F0FF11" w14:textId="77777777" w:rsidR="00AA6FDE" w:rsidRPr="008D4935" w:rsidRDefault="00AA6FDE" w:rsidP="00AA6FDE">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5513900B" w14:textId="77777777" w:rsidR="00C0173E" w:rsidRDefault="00000000" w:rsidP="001D4D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1201660277"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+            <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="00C0173E" w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00AA6FDE" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> I confirm that if any whistleblowers have provided their details in this form, they have consented to do so.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D362092" w14:textId="77777777" w:rsidR="00C0173E" w:rsidRDefault="00C0173E" w:rsidP="001D4D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4C9C3E37" w14:textId="77777777" w:rsidR="002318DE" w:rsidRDefault="002318DE" w:rsidP="001D4D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57AACCA3" w14:textId="250C569B" w:rsidR="002318DE" w:rsidRPr="00B777EA" w:rsidRDefault="002318DE" w:rsidP="001D4D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B777EA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Name: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-1552987080"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="4264DBA1" w14:textId="77777777" w:rsidR="002318DE" w:rsidRPr="00B777EA" w:rsidRDefault="002318DE" w:rsidP="001D4D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="22585854" w14:textId="77777777" w:rsidR="00B777EA" w:rsidRPr="00B777EA" w:rsidRDefault="002318DE" w:rsidP="001D4D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B777EA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Signature: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="1443965889"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+    </w:p>
+    <w:p w14:paraId="683EF9AA" w14:textId="77777777" w:rsidR="00B777EA" w:rsidRPr="00B777EA" w:rsidRDefault="00B777EA" w:rsidP="001D4D1B">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F8915F3" w14:textId="4D5FFF64" w:rsidR="008A16E5" w:rsidRPr="008D4935" w:rsidRDefault="00B777EA" w:rsidP="008D4935">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B777EA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date: </w:t>
+      </w:r>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:id w:val="-2082509444"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+          </w:placeholder>
+          <w:showingPlcHdr/>
+          <w:text/>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidRPr="008D4935">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+              <w:sz w:val="18"/>
+              <w:szCs w:val="18"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="008A16E5" w:rsidRPr="008D4935">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="19D3D5C7" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00B6571A" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:rPr>
           <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B6571A">
         <w:rPr>
           <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Document Control Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
@@ -1401,117 +3226,120 @@
       <w:tr w:rsidR="00A61280" w:rsidRPr="00406A37" w14:paraId="41288A76" w14:textId="77777777" w:rsidTr="00FB6E59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B98E144" w14:textId="77777777" w:rsidR="00A61280" w:rsidRPr="00D456A0" w:rsidRDefault="00A61280" w:rsidP="00A61280">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D456A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date last reviewed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5306A659" w14:textId="204F106C" w:rsidR="00A61280" w:rsidRPr="00406A37" w:rsidRDefault="00A61280" w:rsidP="00A61280">
+          <w:p w14:paraId="5306A659" w14:textId="44FAAA1A" w:rsidR="00A61280" w:rsidRPr="00406A37" w:rsidRDefault="00E0143F" w:rsidP="00A61280">
             <w:r>
-              <w:t>28/05/2025</w:t>
+              <w:t>26/08/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="69B173B6" w14:textId="77777777" w:rsidTr="00FB6E59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B549A72" w14:textId="77777777" w:rsidR="007A1B0A" w:rsidRPr="00D456A0" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D456A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date Approved</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="07B5EF7E" w14:textId="3340C506" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
+          <w:p w14:paraId="07B5EF7E" w14:textId="303E2E08" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="00E0143F" w:rsidP="007A1B0A">
             <w:r>
-              <w:t>22/7/2025</w:t>
+              <w:t>27/08/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="657233DF" w14:textId="77777777" w:rsidTr="00FB6E59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4077" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B0FD22" w14:textId="77777777" w:rsidR="007A1B0A" w:rsidRPr="00D456A0" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D456A0">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Date next Review</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5387" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BEBF065" w14:textId="56D34AF3" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
+          <w:p w14:paraId="3BEBF065" w14:textId="053F3EA5" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="00E0143F" w:rsidP="007A1B0A">
             <w:r>
-              <w:t>28/5/2028</w:t>
+              <w:t>27/08</w:t>
+            </w:r>
+            <w:r w:rsidR="00403948">
+              <w:t>/2029</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="693CE267" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="58"/>
         <w:tblW w:w="9464" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1686"/>
         <w:gridCol w:w="1274"/>
@@ -1774,194 +3602,233 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="013A6E73" w14:textId="3981C918" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r>
               <w:t>Update to support new Child Safe and PSEAH policies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="39ABD2D2" w14:textId="430C7D1A" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r>
               <w:t>Risk and Governance Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="00294EC3" w:rsidRPr="00406A37" w14:paraId="4ED9A5F3" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09528A65" w14:textId="1AD337D8" w:rsidR="00294EC3" w:rsidRDefault="00294EC3" w:rsidP="00294EC3">
+            <w:r>
+              <w:t>26/08/2026</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1274" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E93F5C5" w14:textId="621B46FC" w:rsidR="00294EC3" w:rsidRDefault="00294EC3" w:rsidP="00294EC3">
+            <w:r>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3219" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D485F6E" w14:textId="76E3E52E" w:rsidR="00294EC3" w:rsidRDefault="00294EC3" w:rsidP="00294EC3">
+            <w:r>
+              <w:t>Updated to align with DFAT’s revised reporting requirements</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3285" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C81E922" w14:textId="287F4D71" w:rsidR="00294EC3" w:rsidRDefault="00294EC3" w:rsidP="00294EC3">
+            <w:r>
+              <w:t>Risk and Governance Coordinator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p w14:paraId="30E319D4" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="008C08E4" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA"/>
     <w:p w14:paraId="13D45D55" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA"/>
     <w:sectPr w:rsidR="00AB28AA" w:rsidSect="00851B36">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1871" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="492D600A" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
+    <w:p w14:paraId="64E4D82A" w14:textId="77777777" w:rsidR="0062071B" w:rsidRDefault="0062071B" w:rsidP="00851B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24900E31" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
+    <w:p w14:paraId="1BBCC451" w14:textId="77777777" w:rsidR="0062071B" w:rsidRDefault="0062071B" w:rsidP="00851B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Public Sans Light">
+    <w:altName w:val="Cambria"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="PP Right Grotesk Compact Dark">
     <w:panose1 w:val="00000906000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Public Sans SemiBold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Light">
-    <w:altName w:val="Calibri"/>
+    <w:altName w:val="Arial"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="50000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
-  </w:font>
-[...13 lines deleted...]
-    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI Symbol">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08C32B4D" w14:textId="795140A0" w:rsidR="003B3C3F" w:rsidRDefault="00000000" w:rsidP="00851B36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-717660461"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00CE3DDE">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00CE3DDE">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00CE3DDE">
@@ -2006,70 +3873,70 @@
       <w:t xml:space="preserve"> &amp; S</w:t>
     </w:r>
     <w:r w:rsidR="00BE533C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>EA</w:t>
     </w:r>
     <w:r w:rsidR="005E2C8F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>H</w:t>
     </w:r>
     <w:r w:rsidR="00CE3DDE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> Reporting Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7401E24D" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
+    <w:p w14:paraId="4EEF3539" w14:textId="77777777" w:rsidR="0062071B" w:rsidRDefault="0062071B" w:rsidP="00851B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2B786A95" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
+    <w:p w14:paraId="3E9F52CC" w14:textId="77777777" w:rsidR="0062071B" w:rsidRDefault="0062071B" w:rsidP="00851B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="08C32B4B" w14:textId="51CCF500" w:rsidR="0054692A" w:rsidRDefault="009868D5" w:rsidP="00851B36">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EDFE3D5" wp14:editId="2E342C42">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>146050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3440265" cy="540000"/>
           <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1082876218" name="Picture 1082876218" descr="A yellow sign with black letters&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -2102,51 +3969,51 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="01984CBE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="99D61506"/>
     <w:lvl w:ilvl="0" w:tplc="0C090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3216,201 +5083,266 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="63795446">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="653802505">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="195192145">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1765035049">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1296720003">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="78790064">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0054692A"/>
     <w:rsid w:val="00013B96"/>
     <w:rsid w:val="00013CBD"/>
     <w:rsid w:val="00046FDC"/>
+    <w:rsid w:val="000530DE"/>
     <w:rsid w:val="00073D09"/>
     <w:rsid w:val="00080722"/>
     <w:rsid w:val="000A785B"/>
     <w:rsid w:val="000D53C1"/>
     <w:rsid w:val="000E4BBD"/>
     <w:rsid w:val="00105015"/>
     <w:rsid w:val="00116527"/>
+    <w:rsid w:val="001237AF"/>
     <w:rsid w:val="001463CC"/>
+    <w:rsid w:val="00146615"/>
     <w:rsid w:val="001466E0"/>
     <w:rsid w:val="0016262E"/>
     <w:rsid w:val="00183EC2"/>
+    <w:rsid w:val="001A3659"/>
     <w:rsid w:val="001A5019"/>
     <w:rsid w:val="001B12A7"/>
+    <w:rsid w:val="001D4D1B"/>
+    <w:rsid w:val="001E3BC3"/>
     <w:rsid w:val="001E509D"/>
     <w:rsid w:val="001F716C"/>
     <w:rsid w:val="001F7E55"/>
+    <w:rsid w:val="00200DC8"/>
     <w:rsid w:val="00211EEE"/>
+    <w:rsid w:val="002318DE"/>
     <w:rsid w:val="00241804"/>
     <w:rsid w:val="002836F7"/>
+    <w:rsid w:val="00294EC3"/>
+    <w:rsid w:val="002B63F3"/>
+    <w:rsid w:val="00312EEA"/>
+    <w:rsid w:val="003A5445"/>
     <w:rsid w:val="003B1ADE"/>
     <w:rsid w:val="003B3C3F"/>
     <w:rsid w:val="003F22BC"/>
+    <w:rsid w:val="00403948"/>
+    <w:rsid w:val="00414A0F"/>
+    <w:rsid w:val="004454D5"/>
+    <w:rsid w:val="00460E60"/>
     <w:rsid w:val="0046500A"/>
     <w:rsid w:val="004C650B"/>
+    <w:rsid w:val="004F7EA1"/>
     <w:rsid w:val="00506BD4"/>
     <w:rsid w:val="00511163"/>
     <w:rsid w:val="00532391"/>
     <w:rsid w:val="00541DB6"/>
     <w:rsid w:val="0054692A"/>
     <w:rsid w:val="005524A9"/>
     <w:rsid w:val="00555AF2"/>
+    <w:rsid w:val="0059331D"/>
+    <w:rsid w:val="00595918"/>
+    <w:rsid w:val="005A270B"/>
     <w:rsid w:val="005B7F9F"/>
+    <w:rsid w:val="005C31DA"/>
+    <w:rsid w:val="005D144A"/>
     <w:rsid w:val="005D2D4B"/>
     <w:rsid w:val="005E2C8F"/>
+    <w:rsid w:val="005E5DB4"/>
+    <w:rsid w:val="005F176C"/>
     <w:rsid w:val="00614409"/>
+    <w:rsid w:val="0062071B"/>
     <w:rsid w:val="00626397"/>
+    <w:rsid w:val="00637A6D"/>
     <w:rsid w:val="00674434"/>
+    <w:rsid w:val="00680098"/>
+    <w:rsid w:val="006822EE"/>
     <w:rsid w:val="006879D0"/>
+    <w:rsid w:val="006912DC"/>
+    <w:rsid w:val="006959AF"/>
     <w:rsid w:val="006B22C6"/>
     <w:rsid w:val="006B56FA"/>
     <w:rsid w:val="006C1ECF"/>
     <w:rsid w:val="006D3F6E"/>
     <w:rsid w:val="006F109F"/>
     <w:rsid w:val="006F49F2"/>
+    <w:rsid w:val="00701FA0"/>
     <w:rsid w:val="00705ABB"/>
+    <w:rsid w:val="00720AC2"/>
+    <w:rsid w:val="00727FD5"/>
     <w:rsid w:val="00777389"/>
     <w:rsid w:val="00786770"/>
     <w:rsid w:val="00791099"/>
     <w:rsid w:val="00793A1D"/>
     <w:rsid w:val="007A1B0A"/>
     <w:rsid w:val="007D0698"/>
     <w:rsid w:val="007D4814"/>
     <w:rsid w:val="007E6FE1"/>
     <w:rsid w:val="008061D4"/>
     <w:rsid w:val="00834DE8"/>
     <w:rsid w:val="00851B36"/>
+    <w:rsid w:val="00852088"/>
+    <w:rsid w:val="00861804"/>
     <w:rsid w:val="00875430"/>
     <w:rsid w:val="0088358B"/>
     <w:rsid w:val="008A16A1"/>
     <w:rsid w:val="008A16E5"/>
     <w:rsid w:val="008B5ED4"/>
+    <w:rsid w:val="008D4935"/>
     <w:rsid w:val="008D57BF"/>
     <w:rsid w:val="008D6A36"/>
     <w:rsid w:val="008E7C95"/>
     <w:rsid w:val="009062E4"/>
     <w:rsid w:val="009138EB"/>
     <w:rsid w:val="009168F6"/>
+    <w:rsid w:val="0091743E"/>
     <w:rsid w:val="00923155"/>
     <w:rsid w:val="009440FD"/>
     <w:rsid w:val="00966B0C"/>
     <w:rsid w:val="00980DB3"/>
     <w:rsid w:val="009868D5"/>
+    <w:rsid w:val="00996FEE"/>
     <w:rsid w:val="009B09DC"/>
     <w:rsid w:val="009B29F2"/>
+    <w:rsid w:val="00A15152"/>
     <w:rsid w:val="00A401A0"/>
+    <w:rsid w:val="00A43204"/>
     <w:rsid w:val="00A61280"/>
+    <w:rsid w:val="00A706EE"/>
+    <w:rsid w:val="00A741CD"/>
+    <w:rsid w:val="00A82706"/>
+    <w:rsid w:val="00AA6FDE"/>
     <w:rsid w:val="00AB28AA"/>
     <w:rsid w:val="00AD4A51"/>
     <w:rsid w:val="00AE2CDA"/>
     <w:rsid w:val="00AF649C"/>
+    <w:rsid w:val="00B211BA"/>
     <w:rsid w:val="00B3186D"/>
     <w:rsid w:val="00B5124F"/>
+    <w:rsid w:val="00B658DE"/>
     <w:rsid w:val="00B73094"/>
+    <w:rsid w:val="00B777EA"/>
     <w:rsid w:val="00B82FA2"/>
+    <w:rsid w:val="00B83CBD"/>
     <w:rsid w:val="00B87090"/>
     <w:rsid w:val="00B93D7C"/>
     <w:rsid w:val="00BA6C1C"/>
     <w:rsid w:val="00BB3F23"/>
     <w:rsid w:val="00BC5CF6"/>
     <w:rsid w:val="00BE533C"/>
     <w:rsid w:val="00BE647F"/>
     <w:rsid w:val="00BF1228"/>
+    <w:rsid w:val="00C0173E"/>
     <w:rsid w:val="00C12D56"/>
     <w:rsid w:val="00C25338"/>
     <w:rsid w:val="00C33C95"/>
     <w:rsid w:val="00C849F6"/>
+    <w:rsid w:val="00C968D8"/>
     <w:rsid w:val="00CA28E9"/>
+    <w:rsid w:val="00CB1D47"/>
+    <w:rsid w:val="00CB4B48"/>
     <w:rsid w:val="00CB5F77"/>
     <w:rsid w:val="00CC6223"/>
     <w:rsid w:val="00CD1B27"/>
     <w:rsid w:val="00CD5D99"/>
+    <w:rsid w:val="00CD60DE"/>
     <w:rsid w:val="00CE3DDE"/>
     <w:rsid w:val="00CF1EC7"/>
     <w:rsid w:val="00CF4CB0"/>
     <w:rsid w:val="00D04F2A"/>
     <w:rsid w:val="00D0767F"/>
     <w:rsid w:val="00D37721"/>
     <w:rsid w:val="00D46FE2"/>
     <w:rsid w:val="00D5538D"/>
     <w:rsid w:val="00D553DC"/>
+    <w:rsid w:val="00D56AED"/>
     <w:rsid w:val="00DE601B"/>
+    <w:rsid w:val="00E0143F"/>
     <w:rsid w:val="00E56C4A"/>
     <w:rsid w:val="00E600FB"/>
     <w:rsid w:val="00E65756"/>
     <w:rsid w:val="00E65AE0"/>
+    <w:rsid w:val="00E766E7"/>
     <w:rsid w:val="00E80459"/>
     <w:rsid w:val="00EB45D5"/>
     <w:rsid w:val="00ED1F1D"/>
+    <w:rsid w:val="00EE319E"/>
+    <w:rsid w:val="00EE4021"/>
     <w:rsid w:val="00F0796F"/>
+    <w:rsid w:val="00F16442"/>
+    <w:rsid w:val="00F35AA5"/>
     <w:rsid w:val="00F41952"/>
     <w:rsid w:val="00F67154"/>
+    <w:rsid w:val="00F704BC"/>
+    <w:rsid w:val="00F7073F"/>
     <w:rsid w:val="00F70CD1"/>
     <w:rsid w:val="00F779D6"/>
+    <w:rsid w:val="00F900F6"/>
+    <w:rsid w:val="00FB1C7F"/>
+    <w:rsid w:val="00FD7733"/>
     <w:rsid w:val="00FE0B21"/>
     <w:rsid w:val="00FE41A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -3852,50 +5784,71 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="008A16E5"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="320"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="PP Right Grotesk Compact Dark" w:eastAsiaTheme="majorEastAsia" w:hAnsi="PP Right Grotesk Compact Dark" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A706EE"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Public Sans SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Public Sans SemiBold" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4103,66 +6056,796 @@
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Revision">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00851B36"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Gotham Light" w:hAnsi="Gotham Light"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00A706EE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Public Sans SemiBold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Public Sans SemiBold" w:cstheme="majorBidi"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="004454D5"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+</file>
+
+<file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:docParts>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{894E43B6-7E23-4A15-9342-B1CA7695A079}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A21B6" w:rsidRDefault="002A7F05">
+          <w:r w:rsidRPr="002C22B9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="2AD625376FDC400C90C381BE1B9EFA2B"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{939208B0-BE3A-4C89-B376-B247B27B7BB9}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A21B6" w:rsidRDefault="002A7F05" w:rsidP="002A7F05">
+          <w:pPr>
+            <w:pStyle w:val="2AD625376FDC400C90C381BE1B9EFA2B"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C22B9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="6A72F59E19C44EBDA1F7F5485EB69018"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{9AA4C598-5A11-4879-BC6A-9475A8DE11EB}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="005A21B6" w:rsidRDefault="002A7F05" w:rsidP="002A7F05">
+          <w:pPr>
+            <w:pStyle w:val="6A72F59E19C44EBDA1F7F5485EB69018"/>
+          </w:pPr>
+          <w:r w:rsidRPr="002C22B9">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+  </w:docParts>
+</w:glossaryDocument>
+</file>
+
+<file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Public Sans Light">
+    <w:altName w:val="Cambria"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="PP Right Grotesk Compact Dark">
+    <w:panose1 w:val="00000906000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000207" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000097" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Public Sans SemiBold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Tahoma">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Gotham Light">
+    <w:altName w:val="Arial"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:notTrueType/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000AF" w:usb1="50000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
+<file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:view w:val="normal"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:compat>
+    <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="002A7F05"/>
+    <w:rsid w:val="002A7F05"/>
+    <w:rsid w:val="005A21B6"/>
+    <w:rsid w:val="00760BBF"/>
+    <w:rsid w:val="00C968D8"/>
+    <w:rsid w:val="00E73A69"/>
+    <w:rsid w:val="00F900F6"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-AU"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w15:chartTrackingRefBased/>
+</w:settings>
+</file>
+
+<file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-AU" w:eastAsia="en-AU" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="character" w:styleId="PlaceholderText">
+    <w:name w:val="Placeholder Text"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002A7F05"/>
+    <w:rPr>
+      <w:color w:val="666666"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2AD625376FDC400C90C381BE1B9EFA2B">
+    <w:name w:val="2AD625376FDC400C90C381BE1B9EFA2B"/>
+    <w:rsid w:val="002A7F05"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6A72F59E19C44EBDA1F7F5485EB69018">
+    <w:name w:val="6A72F59E19C44EBDA1F7F5485EB69018"/>
+    <w:rsid w:val="002A7F05"/>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4621,99 +7304,99 @@
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3065C488-8C82-4D0D-880C-FE08166871D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="22b96b12-ac59-4025-84fc-7cf3c1766604"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAF2B66D-29EC-4840-AF45-E412222CEAE5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D779A3E7-91C2-498B-83C5-155DEDEDA605}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1830E31F-B3DD-4B12-B9DA-9BACE36450D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AEDBAE-C699-4E93-A063-0783E4624A44}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>418</Words>
-  <Characters>2497</Characters>
+  <Words>871</Words>
+  <Characters>4692</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>145</Lines>
-  <Paragraphs>81</Paragraphs>
+  <Lines>223</Lines>
+  <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2844</CharactersWithSpaces>
+  <CharactersWithSpaces>5409</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Betty Cherian</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C048F24140817B4098A1849DA0C10B5E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>8528e79e-1b7e-48d2-bb10-a469570da025</vt:lpwstr>
@@ -4735,36 +7418,60 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Department">
     <vt:lpwstr>Risk &amp; Governance</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DocumentType">
     <vt:lpwstr>Form</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="PublishedDate">
     <vt:filetime>2025-05-28T07:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="PolicyOwner(Name)">
     <vt:lpwstr>Jessica Barry</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Order">
     <vt:r8>491900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="PolicyOwner(Position)">
     <vt:lpwstr>Director, Governance, Risk and Business Optimisation</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DocumentOwner">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_SetDate">
+    <vt:lpwstr>2026-08-26T04:23:59Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="20" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Name">
+    <vt:lpwstr>Internal</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="21" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_SiteId">
+    <vt:lpwstr>0b115a98-c44e-4ec1-a858-9b0b9b73040c</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="22" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_ActionId">
+    <vt:lpwstr>f9181140-2ce9-4fd5-8eab-6a7ac20bd10e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="23" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="24" name="MSIP_Label_30212a85-68a2-4a59-8432-82e6c2a8d97b_Tag">
+    <vt:lpwstr>10, 3, 0, 1</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="25" name="DocumentOwner">
     <vt:lpwstr>Director of Risk, Governance and Business Optimisation</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_SourceUrl">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="26" name="_SourceUrl">
     <vt:lpwstr/>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_SharedFileIndex">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="27" name="_SharedFileIndex">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>