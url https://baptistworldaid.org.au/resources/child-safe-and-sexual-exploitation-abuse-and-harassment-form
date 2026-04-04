--- v1 (2026-01-22)
+++ v2 (2026-04-04)
@@ -10,53 +10,54 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="739EC600" w14:textId="0AA99AFC" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
+    <w:p w14:paraId="739EC600" w14:textId="0AA99AFC" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="0046500A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r w:rsidRPr="00851B36">
         <w:t>Reporting Form</w:t>
       </w:r>
       <w:r w:rsidR="00532391" w:rsidRPr="00851B36">
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="00834DE8" w:rsidRPr="00851B36">
         <w:t xml:space="preserve">Child Safe and </w:t>
       </w:r>
       <w:r w:rsidR="00AE2CDA" w:rsidRPr="00851B36">
         <w:t>Sexual</w:t>
       </w:r>
       <w:r w:rsidR="00C33C95" w:rsidRPr="00851B36">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AE2CDA" w:rsidRPr="00851B36">
         <w:t>Exploitation, Abuse and Harassment (SEAH)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1FCE0EEC" w14:textId="17C0EEF6" w:rsidR="00D553DC" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
       <w:r w:rsidRPr="00851B36">
         <w:t xml:space="preserve">This form </w:t>
       </w:r>
       <w:r w:rsidR="00D37721" w:rsidRPr="00851B36">
@@ -240,56 +241,62 @@
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00851B36">
               <w:t>Name of organisation/s involved:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4B99B244" w14:textId="22F9693D" w:rsidR="009062E4" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6258B3A4" w14:textId="77777777" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="00CE3DDE" w:rsidP="00851B36"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w14:paraId="2ABC689F" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A2CF653" w14:textId="253CB756" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
+          <w:p w14:paraId="4A2CF653" w14:textId="0465AAD2" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00851B36">
-              <w:t>Alleged offender’s details including name, nationality and occupation or relationship to TAI or Implementing Partner organisation:</w:t>
+              <w:t xml:space="preserve">Alleged offender’s details including name, nationality and occupation or relationship to </w:t>
+            </w:r>
+            <w:r w:rsidR="00183EC2">
+              <w:t>BWAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851B36">
+              <w:t xml:space="preserve"> or Implementing Partner organisation:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="39F297F5" w14:textId="77777777" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="00CE3DDE" w:rsidP="00851B36"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00211EEE" w:rsidRPr="00851B36" w14:paraId="2C5C06F2" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02A66439" w14:textId="77777777" w:rsidR="00211EEE" w:rsidRDefault="00211EEE" w:rsidP="00851B36">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:t>Victim-survivor details</w:t>
             </w:r>
             <w:r w:rsidR="00614409">
               <w:t xml:space="preserve"> including name, date of birth, nationality</w:t>
             </w:r>
@@ -349,235 +356,227 @@
           </w:p>
           <w:p w14:paraId="190674B4" w14:textId="56E3E0F8" w:rsidR="009062E4" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="22187E86" w14:textId="5E59AD7B" w:rsidR="00CE3DDE" w:rsidRDefault="00241804" w:rsidP="00851B36">
             <w:r>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidR="00073D09">
               <w:t>tick the most appropriate description</w:t>
             </w:r>
             <w:r w:rsidR="003F22BC">
               <w:t>(s)</w:t>
             </w:r>
             <w:r w:rsidR="00073D09">
               <w:t xml:space="preserve"> of the alleged incident:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="51FD1292" w14:textId="2E6018D7" w:rsidR="00C12D56" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="51FD1292" w14:textId="2E6018D7" w:rsidR="00C12D56" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1183204287"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C12D56" w:rsidRPr="00C12D56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C12D56">
               <w:t xml:space="preserve"> Sexual Exploitation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="712E56FD" w14:textId="7A5F787D" w:rsidR="00073D09" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="712E56FD" w14:textId="7A5F787D" w:rsidR="00073D09" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-558165250"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00073D09">
               <w:t xml:space="preserve"> Sexual Abuse</w:t>
             </w:r>
             <w:r w:rsidR="009168F6">
               <w:t>/ Sexual Misconduct</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="202FE4B4" w14:textId="30EEE90B" w:rsidR="00C12D56" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="202FE4B4" w14:textId="30EEE90B" w:rsidR="00C12D56" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1499232266"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00C12D56" w:rsidRPr="00C12D56">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C12D56">
               <w:t xml:space="preserve"> Sexual Harassment</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4A56BA2D" w14:textId="0EAD5EC1" w:rsidR="009168F6" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="4A56BA2D" w14:textId="0EAD5EC1" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1171249070"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009168F6">
               <w:t xml:space="preserve"> Physical Abuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="44FAA586" w14:textId="2234F1CE" w:rsidR="009168F6" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="44FAA586" w14:textId="2234F1CE" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1618678416"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009168F6">
               <w:t xml:space="preserve"> Psychological Abuse</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="39A1E8CA" w14:textId="57040A56" w:rsidR="009168F6" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="39A1E8CA" w14:textId="57040A56" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1958292503"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009168F6">
               <w:t xml:space="preserve"> Neglect</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="156CBD0D" w14:textId="0C810B06" w:rsidR="00C12D56" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="156CBD0D" w14:textId="0C810B06" w:rsidR="00C12D56" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2143182651"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="003F22BC" w:rsidRPr="003F22BC">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00C12D56">
               <w:t xml:space="preserve"> Policy </w:t>
             </w:r>
             <w:r w:rsidR="003F22BC">
               <w:t>non-compliance</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="224F15FF" w14:textId="2D89E81A" w:rsidR="009168F6" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+          <w:p w14:paraId="224F15FF" w14:textId="2D89E81A" w:rsidR="009168F6" w:rsidRDefault="00000000" w:rsidP="00851B36">
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-466288814"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00BA6C1C" w:rsidRPr="00BA6C1C">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="009168F6">
               <w:t xml:space="preserve"> Other</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2168809A" w14:textId="77777777" w:rsidR="009168F6" w:rsidRDefault="009168F6" w:rsidP="00851B36"/>
           <w:p w14:paraId="22292D63" w14:textId="52CAF5E6" w:rsidR="009168F6" w:rsidRDefault="00C25338" w:rsidP="00851B36">
             <w:r>
               <w:t xml:space="preserve">Provide any other details (for example: </w:t>
             </w:r>
             <w:r w:rsidR="003F22BC">
               <w:t xml:space="preserve">location, </w:t>
             </w:r>
             <w:r w:rsidR="00B82FA2">
               <w:t xml:space="preserve">specific </w:t>
             </w:r>
             <w:r w:rsidR="00BA6C1C">
@@ -604,64 +603,76 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D88152C" w14:textId="6155D2E9" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00851B36">
               <w:t>Whether local law enforcement authorities, child protection authorities and/or Australian Federal Police have been involved:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48A12EFF" w14:textId="77777777" w:rsidR="00CE3DDE" w:rsidRPr="00851B36" w:rsidRDefault="00CE3DDE" w:rsidP="00851B36"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001463CC" w:rsidRPr="00851B36" w14:paraId="634DEB4A" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40AA6896" w14:textId="2A8D1735" w:rsidR="001463CC" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
+          <w:p w14:paraId="40AA6896" w14:textId="7390C9AA" w:rsidR="001463CC" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00851B36">
               <w:t xml:space="preserve">If incident/s occurred </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00851B36">
               <w:t>in the course of</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
             <w:r w:rsidRPr="00851B36">
-              <w:t xml:space="preserve"> a TAI activity or TAI funded activity, the name of the activity:</w:t>
+              <w:t xml:space="preserve"> a </w:t>
+            </w:r>
+            <w:r w:rsidR="00183EC2">
+              <w:t>BWAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851B36">
+              <w:t xml:space="preserve"> activity or </w:t>
+            </w:r>
+            <w:r w:rsidR="00183EC2">
+              <w:t>BWAA</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00851B36">
+              <w:t xml:space="preserve"> funded activity, the name of the activity:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6237" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="647B252C" w14:textId="40CE21CA" w:rsidR="001463CC" w:rsidRPr="00851B36" w:rsidRDefault="001463CC" w:rsidP="00851B36"/>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E80459" w:rsidRPr="00851B36" w14:paraId="09FF7CCF" w14:textId="77777777" w:rsidTr="00C33C95">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3956" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="013445BB" w14:textId="7A44C441" w:rsidR="00E80459" w:rsidRPr="00851B36" w:rsidRDefault="00E80459" w:rsidP="00851B36">
             <w:pPr>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r w:rsidRPr="00851B36">
               <w:lastRenderedPageBreak/>
               <w:t>Steps already taken</w:t>
             </w:r>
             <w:r w:rsidR="00B82FA2">
               <w:t xml:space="preserve"> including </w:t>
@@ -857,670 +868,982 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2090D680" w14:textId="77777777" w:rsidR="008A16E5" w:rsidRDefault="008A16E5" w:rsidP="008A16E5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F8915F3" w14:textId="77777777" w:rsidR="008A16E5" w:rsidRDefault="008A16E5">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Sancoale Softened Bold" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Sancoale Softened Bold" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0518CF5E" w14:textId="6F81BEFE" w:rsidR="00080722" w:rsidRPr="008A16E5" w:rsidRDefault="00080722" w:rsidP="008A16E5">
+    <w:p w14:paraId="19D3D5C7" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00B6571A" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-      </w:pPr>
-      <w:r w:rsidRPr="008A16E5">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B6571A">
+        <w:rPr>
+          <w:rFonts w:ascii="Public Sans SemiBold" w:hAnsi="Public Sans SemiBold"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Document Control Information</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="58"/>
         <w:tblW w:w="9464" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4077"/>
+        <w:gridCol w:w="5387"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00A71707" w14:paraId="643DB393" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:trPr>
+          <w:trHeight w:val="558"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9464" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBD038A" w14:textId="40FBC4A7" w:rsidR="00AB28AA" w:rsidRPr="00B86612" w:rsidRDefault="001B12A7" w:rsidP="00FB6E59">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Child Safe and SEAH Reporting Form</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="0A55DA02" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E1F04B7" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00D456A0" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D456A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Owner</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7704B30C" w14:textId="75506C9B" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00A61280" w:rsidP="00FB6E59">
+            <w:r>
+              <w:t>Director Risk, Governance and Business Optimisation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="40BC38BE" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A9941F1" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00D456A0" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D456A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Master Copy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04836B68" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:r>
+              <w:t>Risk &amp; Governance Team</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="35488180" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FD9A133" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:r w:rsidRPr="008A44BA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Document Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B09E2A4" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:r w:rsidRPr="008A44BA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Approval required</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="2707B8AC" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="399CCFC3" w14:textId="5F7EF966" w:rsidR="00AB28AA" w:rsidRPr="00A61280" w:rsidRDefault="00000000" w:rsidP="00FB6E59">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:b/>
+                  <w:bCs/>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="169532486"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="1"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="001B12A7" w:rsidRPr="00A61280">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:b/>
+                    <w:bCs/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☒</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB28AA" w:rsidRPr="00A61280">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDB3186" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00A61280" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A61280">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Department Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="711EE591" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E4473E6" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00000000" w:rsidP="00FB6E59">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1224713020"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Substantive Procedure</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="531F4174" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:r w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Executive</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="6A46F24E" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4959D121" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00000000" w:rsidP="00FB6E59">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="1194188524"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Procedure that impacts whole organisation </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B8B6BB" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:r w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Board</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="5968F171" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="3ECA9A64" w14:textId="147AF808" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00000000" w:rsidP="00FB6E59">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="-2132997955"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+                  <w:rPr>
+                    <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other </w:t>
+            </w:r>
+            <w:r w:rsidR="00DE601B">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>BWAA</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Documents: work instructions, forms, guidelines, manuals</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D91B20F" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:r w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Department Director</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="39B042D7" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A036FF7" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00000000" w:rsidP="00FB6E59">
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:sz w:val="18"/>
+                  <w:szCs w:val="18"/>
+                </w:rPr>
+                <w:id w:val="822396604"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00AB28AA">
+                  <w:rPr>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:sz w:val="18"/>
+                    <w:szCs w:val="18"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00AB28AA" w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Other substantive TAI Document</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="60EB307E" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00406A37" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
+            <w:r w:rsidRPr="00F50830">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Departmental Director, Executive and Board</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A61280" w:rsidRPr="00406A37" w14:paraId="6580DC86" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A010F9E" w14:textId="77777777" w:rsidR="00A61280" w:rsidRPr="00D456A0" w:rsidRDefault="00A61280" w:rsidP="00A61280">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D456A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date created</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="55C0EE3F" w14:textId="7C5692EA" w:rsidR="00A61280" w:rsidRPr="00406A37" w:rsidRDefault="00A61280" w:rsidP="00A61280">
+            <w:r w:rsidRPr="00851B36">
+              <w:t>31/05/2017</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A61280" w:rsidRPr="00406A37" w14:paraId="41288A76" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B98E144" w14:textId="77777777" w:rsidR="00A61280" w:rsidRPr="00D456A0" w:rsidRDefault="00A61280" w:rsidP="00A61280">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D456A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date last reviewed</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5306A659" w14:textId="204F106C" w:rsidR="00A61280" w:rsidRPr="00406A37" w:rsidRDefault="00A61280" w:rsidP="00A61280">
+            <w:r>
+              <w:t>28/05/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="69B173B6" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B549A72" w14:textId="77777777" w:rsidR="007A1B0A" w:rsidRPr="00D456A0" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D456A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date Approved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="07B5EF7E" w14:textId="3340C506" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
+            <w:r>
+              <w:t>22/7/2025</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="657233DF" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4077" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57B0FD22" w14:textId="77777777" w:rsidR="007A1B0A" w:rsidRPr="00D456A0" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D456A0">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Date next Review</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5387" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BEBF065" w14:textId="56D34AF3" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
+            <w:r>
+              <w:t>28/5/2028</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="693CE267" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="58"/>
+        <w:tblW w:w="9464" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="DBE5F1" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1686"/>
         <w:gridCol w:w="1274"/>
         <w:gridCol w:w="3219"/>
         <w:gridCol w:w="3285"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00080722" w:rsidRPr="00851B36" w14:paraId="2D2378E8" w14:textId="77777777" w:rsidTr="00E7177D">
-[...6 lines deleted...]
-            <w:gridSpan w:val="4"/>
+      <w:tr w:rsidR="00AB28AA" w:rsidRPr="00406A37" w14:paraId="78C170A9" w14:textId="77777777" w:rsidTr="00FB6E59">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1686" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23D7E972" w14:textId="6A54F357" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
-[...237 lines deleted...]
-          <w:p w14:paraId="142DED48" w14:textId="77777777" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
+          <w:p w14:paraId="5FC674F0" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00F352DC" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
+            <w:r w:rsidRPr="00F352DC">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="40F4AE62" w14:textId="77777777" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
+          <w:p w14:paraId="5B810E20" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00F352DC" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
+            <w:r w:rsidRPr="00F352DC">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Version</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05D2CD88" w14:textId="77777777" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
+          <w:p w14:paraId="0107D3E5" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00F352DC" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
+            <w:r w:rsidRPr="00F352DC">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Revision Description</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03238B6A" w14:textId="77777777" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36">
+          <w:p w14:paraId="2458ABBE" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="00F352DC" w:rsidRDefault="00AB28AA" w:rsidP="00FB6E59">
             <w:pPr>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00851B36">
+            <w:r w:rsidRPr="00F352DC">
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:lang w:eastAsia="en-US"/>
               </w:rPr>
               <w:t>Reviewed / Updated by</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE2CDA" w:rsidRPr="00851B36" w14:paraId="22B6ED67" w14:textId="77777777" w:rsidTr="00E7177D">
+      <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="6DF9C76A" w14:textId="77777777" w:rsidTr="00FB6E59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35C40B30" w14:textId="51089365" w:rsidR="00AE2CDA" w:rsidRPr="00851B36" w:rsidRDefault="00AE2CDA" w:rsidP="00851B36">
+          <w:p w14:paraId="300C0A87" w14:textId="57AB294E" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>31/5/2017</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CEDF4FF" w14:textId="510B6CD2" w:rsidR="00AE2CDA" w:rsidRPr="00851B36" w:rsidRDefault="00AE2CDA" w:rsidP="00851B36">
+          <w:p w14:paraId="58FCBA54" w14:textId="6291D277" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0FDCBC32" w14:textId="6B2E1207" w:rsidR="00AE2CDA" w:rsidRPr="00851B36" w:rsidRDefault="00AE2CDA" w:rsidP="00851B36">
+          <w:p w14:paraId="728507D2" w14:textId="3F15A96F" w:rsidR="007A1B0A" w:rsidRPr="00A71707" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>Created</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="222C90AC" w14:textId="2003D4E7" w:rsidR="00AE2CDA" w:rsidRPr="00851B36" w:rsidRDefault="00AE2CDA" w:rsidP="00851B36">
+          <w:p w14:paraId="748A0549" w14:textId="714B61B0" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>Policy QA Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00080722" w:rsidRPr="00851B36" w14:paraId="0032BFBF" w14:textId="77777777" w:rsidTr="00E7177D">
+      <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="44E4ED7A" w14:textId="77777777" w:rsidTr="00FB6E59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B0926EF" w14:textId="3B868088" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00AE2CDA" w:rsidP="00851B36">
+          <w:p w14:paraId="22641E21" w14:textId="73EF8768" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>30/10/2019</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49275151" w14:textId="6FB36852" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+          <w:p w14:paraId="75E48BC3" w14:textId="472AA554" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="04676B5B" w14:textId="039ED125" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+          <w:p w14:paraId="5BD2A562" w14:textId="4A156DCB" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
-              <w:t>Revised</w:t>
-[...2 lines deleted...]
-              <w:t xml:space="preserve"> to include PSEAH matters.</w:t>
+              <w:t>Revised to include PSEAH matters.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E8E3277" w14:textId="685584B6" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="009062E4" w:rsidP="00851B36">
+          <w:p w14:paraId="3B1F9005" w14:textId="3321DC43" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>Governance and Risk Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E600FB" w:rsidRPr="00851B36" w14:paraId="7547BBAB" w14:textId="77777777" w:rsidTr="00E7177D">
+      <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="256F10C5" w14:textId="77777777" w:rsidTr="00FB6E59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3B9D8D26" w14:textId="7E4184D2" w:rsidR="00E600FB" w:rsidRPr="00851B36" w:rsidRDefault="00E600FB" w:rsidP="00851B36">
+          <w:p w14:paraId="1D773D1C" w14:textId="350BD62D" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>28/06/2021</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="263CD0C9" w14:textId="32915A82" w:rsidR="00E600FB" w:rsidRPr="00851B36" w:rsidRDefault="00E600FB" w:rsidP="00851B36">
+          <w:p w14:paraId="02702235" w14:textId="22243C0A" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06226AAB" w14:textId="783C804A" w:rsidR="00E600FB" w:rsidRPr="00851B36" w:rsidRDefault="00E600FB" w:rsidP="00851B36">
+          <w:p w14:paraId="22DD0639" w14:textId="63200E3E" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>Updated to account for welfare and wishes of adult survivors</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7162C5B6" w14:textId="46455332" w:rsidR="00E600FB" w:rsidRPr="00851B36" w:rsidRDefault="00E600FB" w:rsidP="00851B36">
+          <w:p w14:paraId="144490AE" w14:textId="5FCF4CB8" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r w:rsidRPr="00851B36">
               <w:t>Policy QA Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001466E0" w:rsidRPr="00851B36" w14:paraId="1A242E4F" w14:textId="77777777" w:rsidTr="00E7177D">
+      <w:tr w:rsidR="007A1B0A" w:rsidRPr="00406A37" w14:paraId="0FC3A01B" w14:textId="77777777" w:rsidTr="00FB6E59">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1686" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EE7C85F" w14:textId="020E9938" w:rsidR="001466E0" w:rsidRPr="00851B36" w:rsidRDefault="001466E0" w:rsidP="00851B36">
+          <w:p w14:paraId="2A8AECFB" w14:textId="2EBF13C6" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r>
               <w:t>28/5/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1274" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CFEC265" w14:textId="18D51133" w:rsidR="001466E0" w:rsidRPr="00851B36" w:rsidRDefault="001466E0" w:rsidP="00851B36">
+          <w:p w14:paraId="2EB21773" w14:textId="7366601A" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3219" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="54748D62" w14:textId="5216C510" w:rsidR="001466E0" w:rsidRPr="00851B36" w:rsidRDefault="001466E0" w:rsidP="00851B36">
+          <w:p w14:paraId="013A6E73" w14:textId="3981C918" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r>
-              <w:t xml:space="preserve">Update to support new </w:t>
-[...2 lines deleted...]
-              <w:t>Child Safe and PSEAH policies</w:t>
+              <w:t>Update to support new Child Safe and PSEAH policies</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3285" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1660C9A3" w14:textId="560D46E2" w:rsidR="001466E0" w:rsidRPr="00851B36" w:rsidRDefault="00C849F6" w:rsidP="00851B36">
+          <w:p w14:paraId="39ABD2D2" w14:textId="430C7D1A" w:rsidR="007A1B0A" w:rsidRPr="00406A37" w:rsidRDefault="007A1B0A" w:rsidP="007A1B0A">
             <w:r>
               <w:t>Risk and Governance Coordinator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5E1AA50D" w14:textId="77777777" w:rsidR="00080722" w:rsidRPr="00851B36" w:rsidRDefault="00080722" w:rsidP="00851B36"/>
-[...5 lines deleted...]
-    <w:sectPr w:rsidR="00B3186D" w:rsidRPr="00851B36" w:rsidSect="00851B36">
+    <w:p w14:paraId="30E319D4" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRPr="008C08E4" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA"/>
+    <w:p w14:paraId="13D45D55" w14:textId="77777777" w:rsidR="00AB28AA" w:rsidRDefault="00AB28AA" w:rsidP="00AB28AA"/>
+    <w:sectPr w:rsidR="00AB28AA" w:rsidSect="00851B36">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1871" w:right="1077" w:bottom="1440" w:left="1077" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57AB728C" w14:textId="77777777" w:rsidR="005B7F9F" w:rsidRDefault="005B7F9F" w:rsidP="00851B36">
+    <w:p w14:paraId="492D600A" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="74FA9050" w14:textId="77777777" w:rsidR="005B7F9F" w:rsidRDefault="005B7F9F" w:rsidP="00851B36">
+    <w:p w14:paraId="24900E31" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1562,71 +1885,84 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gotham Light">
     <w:altName w:val="Calibri"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="50000048" w:usb2="00000000" w:usb3="00000000" w:csb0="00000111" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sancoale Softened Bold">
-    <w:altName w:val="Calibri"/>
-    <w:panose1 w:val="00000000000000000000"/>
+    <w:panose1 w:val="02000503050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00000AF" w:usb1="5000005B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Public Sans SemiBold">
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A00000FF" w:usb1="4000205B" w:usb2="00000000" w:usb3="00000000" w:csb0="00000193" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08C32B4D" w14:textId="795140A0" w:rsidR="003B3C3F" w:rsidRDefault="00395FFD" w:rsidP="00851B36">
+  <w:p w14:paraId="08C32B4D" w14:textId="795140A0" w:rsidR="003B3C3F" w:rsidRDefault="00000000" w:rsidP="00851B36">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-717660461"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
         <w:r w:rsidR="00CE3DDE">
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidR="00CE3DDE">
           <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
         </w:r>
         <w:r w:rsidR="00CE3DDE">
           <w:fldChar w:fldCharType="separate"/>
@@ -1672,119 +2008,118 @@
     <w:r w:rsidR="00BE533C">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>EA</w:t>
     </w:r>
     <w:r w:rsidR="005E2C8F">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t>H</w:t>
     </w:r>
     <w:r w:rsidR="00CE3DDE">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:t xml:space="preserve"> Reporting Form</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DD58AB8" w14:textId="77777777" w:rsidR="005B7F9F" w:rsidRDefault="005B7F9F" w:rsidP="00851B36">
+    <w:p w14:paraId="7401E24D" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35607F1B" w14:textId="77777777" w:rsidR="005B7F9F" w:rsidRDefault="005B7F9F" w:rsidP="00851B36">
+    <w:p w14:paraId="2B786A95" w14:textId="77777777" w:rsidR="00CD5D99" w:rsidRDefault="00CD5D99" w:rsidP="00851B36">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="08C32B4B" w14:textId="77777777" w:rsidR="0054692A" w:rsidRDefault="0054692A" w:rsidP="00851B36">
+  <w:p w14:paraId="08C32B4B" w14:textId="51CCF500" w:rsidR="0054692A" w:rsidRDefault="009868D5" w:rsidP="00851B36">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
-        <w:lang w:eastAsia="en-AU"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="08C32B4E" wp14:editId="22B394E6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EDFE3D5" wp14:editId="2E342C42">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4095750</wp:posOffset>
+            <wp:posOffset>0</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-135255</wp:posOffset>
+            <wp:posOffset>146050</wp:posOffset>
           </wp:positionV>
-          <wp:extent cx="2188210" cy="836930"/>
-          <wp:effectExtent l="0" t="0" r="2540" b="1270"/>
+          <wp:extent cx="3440265" cy="540000"/>
+          <wp:effectExtent l="0" t="0" r="8255" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="2" name="Picture 2" descr="G:\Company Branding\Transform Aid International\TAI Logos\Horizontal\Tagline\TAI_Logo_Landscape_Tagline_RGB_Print.jpg"/>
+          <wp:docPr id="1082876218" name="Picture 1082876218" descr="A yellow sign with black letters&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="G:\Company Branding\Transform Aid International\TAI Logos\Horizontal\Tagline\TAI_Logo_Landscape_Tagline_RGB_Print.jpg"/>
+                  <pic:cNvPr id="1082876218" name="Picture 1082876218" descr="A yellow sign with black letters&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="2188210" cy="836930"/>
+                    <a:ext cx="3440265" cy="540000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
@@ -2881,171 +3216,193 @@
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="63795446">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="653802505">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="195192145">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1765035049">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1296720003">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="78790064">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="140"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0054692A"/>
     <w:rsid w:val="00013B96"/>
     <w:rsid w:val="00013CBD"/>
+    <w:rsid w:val="00046FDC"/>
     <w:rsid w:val="00073D09"/>
     <w:rsid w:val="00080722"/>
     <w:rsid w:val="000A785B"/>
     <w:rsid w:val="000D53C1"/>
     <w:rsid w:val="000E4BBD"/>
     <w:rsid w:val="00105015"/>
+    <w:rsid w:val="00116527"/>
     <w:rsid w:val="001463CC"/>
     <w:rsid w:val="001466E0"/>
     <w:rsid w:val="0016262E"/>
+    <w:rsid w:val="00183EC2"/>
     <w:rsid w:val="001A5019"/>
+    <w:rsid w:val="001B12A7"/>
     <w:rsid w:val="001E509D"/>
     <w:rsid w:val="001F716C"/>
     <w:rsid w:val="001F7E55"/>
     <w:rsid w:val="00211EEE"/>
     <w:rsid w:val="00241804"/>
-    <w:rsid w:val="00395FFD"/>
+    <w:rsid w:val="002836F7"/>
     <w:rsid w:val="003B1ADE"/>
     <w:rsid w:val="003B3C3F"/>
     <w:rsid w:val="003F22BC"/>
+    <w:rsid w:val="0046500A"/>
     <w:rsid w:val="004C650B"/>
     <w:rsid w:val="00506BD4"/>
     <w:rsid w:val="00511163"/>
     <w:rsid w:val="00532391"/>
     <w:rsid w:val="00541DB6"/>
     <w:rsid w:val="0054692A"/>
     <w:rsid w:val="005524A9"/>
     <w:rsid w:val="00555AF2"/>
     <w:rsid w:val="005B7F9F"/>
+    <w:rsid w:val="005D2D4B"/>
     <w:rsid w:val="005E2C8F"/>
     <w:rsid w:val="00614409"/>
     <w:rsid w:val="00626397"/>
     <w:rsid w:val="00674434"/>
     <w:rsid w:val="006879D0"/>
     <w:rsid w:val="006B22C6"/>
+    <w:rsid w:val="006B56FA"/>
     <w:rsid w:val="006C1ECF"/>
+    <w:rsid w:val="006D3F6E"/>
     <w:rsid w:val="006F109F"/>
     <w:rsid w:val="006F49F2"/>
     <w:rsid w:val="00705ABB"/>
     <w:rsid w:val="00777389"/>
     <w:rsid w:val="00786770"/>
     <w:rsid w:val="00791099"/>
+    <w:rsid w:val="00793A1D"/>
+    <w:rsid w:val="007A1B0A"/>
     <w:rsid w:val="007D0698"/>
     <w:rsid w:val="007D4814"/>
+    <w:rsid w:val="007E6FE1"/>
     <w:rsid w:val="008061D4"/>
     <w:rsid w:val="00834DE8"/>
     <w:rsid w:val="00851B36"/>
     <w:rsid w:val="00875430"/>
     <w:rsid w:val="0088358B"/>
+    <w:rsid w:val="008A16A1"/>
     <w:rsid w:val="008A16E5"/>
     <w:rsid w:val="008B5ED4"/>
     <w:rsid w:val="008D57BF"/>
     <w:rsid w:val="008D6A36"/>
     <w:rsid w:val="008E7C95"/>
     <w:rsid w:val="009062E4"/>
     <w:rsid w:val="009138EB"/>
     <w:rsid w:val="009168F6"/>
     <w:rsid w:val="00923155"/>
     <w:rsid w:val="009440FD"/>
+    <w:rsid w:val="00966B0C"/>
     <w:rsid w:val="00980DB3"/>
+    <w:rsid w:val="009868D5"/>
     <w:rsid w:val="009B09DC"/>
     <w:rsid w:val="009B29F2"/>
+    <w:rsid w:val="00A401A0"/>
+    <w:rsid w:val="00A61280"/>
+    <w:rsid w:val="00AB28AA"/>
     <w:rsid w:val="00AD4A51"/>
     <w:rsid w:val="00AE2CDA"/>
     <w:rsid w:val="00AF649C"/>
     <w:rsid w:val="00B3186D"/>
     <w:rsid w:val="00B5124F"/>
     <w:rsid w:val="00B73094"/>
     <w:rsid w:val="00B82FA2"/>
     <w:rsid w:val="00B87090"/>
     <w:rsid w:val="00B93D7C"/>
     <w:rsid w:val="00BA6C1C"/>
     <w:rsid w:val="00BB3F23"/>
     <w:rsid w:val="00BC5CF6"/>
     <w:rsid w:val="00BE533C"/>
     <w:rsid w:val="00BE647F"/>
     <w:rsid w:val="00BF1228"/>
     <w:rsid w:val="00C12D56"/>
     <w:rsid w:val="00C25338"/>
     <w:rsid w:val="00C33C95"/>
     <w:rsid w:val="00C849F6"/>
     <w:rsid w:val="00CA28E9"/>
     <w:rsid w:val="00CB5F77"/>
     <w:rsid w:val="00CC6223"/>
     <w:rsid w:val="00CD1B27"/>
+    <w:rsid w:val="00CD5D99"/>
     <w:rsid w:val="00CE3DDE"/>
     <w:rsid w:val="00CF1EC7"/>
     <w:rsid w:val="00CF4CB0"/>
     <w:rsid w:val="00D04F2A"/>
+    <w:rsid w:val="00D0767F"/>
     <w:rsid w:val="00D37721"/>
     <w:rsid w:val="00D46FE2"/>
     <w:rsid w:val="00D5538D"/>
     <w:rsid w:val="00D553DC"/>
+    <w:rsid w:val="00DE601B"/>
     <w:rsid w:val="00E56C4A"/>
     <w:rsid w:val="00E600FB"/>
+    <w:rsid w:val="00E65756"/>
+    <w:rsid w:val="00E65AE0"/>
     <w:rsid w:val="00E80459"/>
     <w:rsid w:val="00EB45D5"/>
     <w:rsid w:val="00ED1F1D"/>
     <w:rsid w:val="00F0796F"/>
     <w:rsid w:val="00F41952"/>
     <w:rsid w:val="00F67154"/>
     <w:rsid w:val="00F70CD1"/>
     <w:rsid w:val="00F779D6"/>
     <w:rsid w:val="00FE0B21"/>
     <w:rsid w:val="00FE41A6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
@@ -4068,59 +4425,59 @@
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
+    <DocumentType xmlns="4db6235d-da9e-447b-9a8e-1ddc4443054e">Form</DocumentType>
     <Department xmlns="4db6235d-da9e-447b-9a8e-1ddc4443054e">Risk &amp; Governance</Department>
-    <DocumentType xmlns="4db6235d-da9e-447b-9a8e-1ddc4443054e">Form</DocumentType>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C048F24140817B4098A1849DA0C10B5E" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="0d2aae3f31efc22a543c2c116ea4e3c9">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4db6235d-da9e-447b-9a8e-1ddc4443054e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="8f480df6466950229ac2da16b30dbecc" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C048F24140817B4098A1849DA0C10B5E" ma:contentTypeVersion="5" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="51abd679c9fa7171999150984af5262b">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="4db6235d-da9e-447b-9a8e-1ddc4443054e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="260b70ce9be51fa8de113344aed0b222" ns2:_="">
     <xsd:import namespace="4db6235d-da9e-447b-9a8e-1ddc4443054e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Department" minOccurs="0"/>
                 <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4db6235d-da9e-447b-9a8e-1ddc4443054e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Department" ma:index="8" nillable="true" ma:displayName="Department" ma:format="Dropdown" ma:internalName="Department">
       <xsd:simpleType>
         <xsd:restriction base="dms:Choice">
@@ -4241,142 +4598,122 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3065C488-8C82-4D0D-880C-FE08166871D3}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="22b96b12-ac59-4025-84fc-7cf3c1766604"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F803496F-53FE-4491-A8E9-A3666BD2BCE2}">
-[...13 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BAF2B66D-29EC-4840-AF45-E412222CEAE5}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AEDBAE-C699-4E93-A063-0783E4624A44}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1830E31F-B3DD-4B12-B9DA-9BACE36450D2}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1830E31F-B3DD-4B12-B9DA-9BACE36450D2}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55AEDBAE-C699-4E93-A063-0783E4624A44}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>402</Words>
-  <Characters>2380</Characters>
+  <Words>418</Words>
+  <Characters>2497</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>148</Lines>
-  <Paragraphs>84</Paragraphs>
+  <Lines>145</Lines>
+  <Paragraphs>81</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2698</CharactersWithSpaces>
+  <CharactersWithSpaces>2844</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>Betty Cherian</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C048F24140817B4098A1849DA0C10B5E</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>8528e79e-1b7e-48d2-bb10-a469570da025</vt:lpwstr>
@@ -4398,27 +4735,36 @@
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="9" name="xd_Signature">
     <vt:bool>false</vt:bool>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="11" name="Department">
     <vt:lpwstr>Risk &amp; Governance</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="12" name="DocumentType">
     <vt:lpwstr>Form</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="13" name="PublishedDate">
     <vt:filetime>2025-05-28T07:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="14" name="PolicyOwner(Name)">
     <vt:lpwstr>Jessica Barry</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="15" name="Order">
     <vt:r8>491900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="16" name="PolicyOwner(Position)">
     <vt:lpwstr>Director, Governance, Risk and Business Optimisation</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="17" name="DocumentOwner">
+    <vt:lpwstr>Director of Risk, Governance and Business Optimisation</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="18" name="_SourceUrl">
+    <vt:lpwstr/>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="19" name="_SharedFileIndex">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>